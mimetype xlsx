--- v1 (2026-08-25)
+++ v2 (2026-10-09)
@@ -107,7315 +107,7405 @@
           <t xml:space="preserve">NZ155</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">26. 1. 2020</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ156</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">2. 2. 2020</t>
         </is>
       </c>
       <c r="F2">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">DJ9MH</t>
+          <t xml:space="preserve">DJ5NE</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ10</t>
+          <t xml:space="preserve">NZ477</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">29. 1. 2017</t>
+          <t xml:space="preserve">30. 8. 2026</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ336</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 10. 2023</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">DK2FG</t>
+          <t xml:space="preserve">DJ9MH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ462</t>
+          <t xml:space="preserve">NZ10</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 5. 2026</t>
+          <t xml:space="preserve">29. 1. 2017</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ336</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">15. 10. 2023</t>
         </is>
       </c>
       <c r="F4">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">DM6EE</t>
+          <t xml:space="preserve">DK2FG</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ336</t>
+          <t xml:space="preserve">NZ462</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 10. 2023</t>
+          <t xml:space="preserve">3. 5. 2026</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ336</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 10. 2023</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F5">
-        <v>1</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">DM7W</t>
+          <t xml:space="preserve">DM6EE</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ465</t>
+          <t xml:space="preserve">NZ336</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 5. 2026</t>
+          <t xml:space="preserve">15. 10. 2023</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZM10</t>
+          <t xml:space="preserve">NZ336</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 8. 2026</t>
+          <t xml:space="preserve">15. 10. 2023</t>
         </is>
       </c>
       <c r="F6">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">HA/OK2SRO/Q</t>
+          <t xml:space="preserve">DM7W</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ94</t>
+          <t xml:space="preserve">NZ465</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 10. 2018</t>
+          <t xml:space="preserve">24. 5. 2026</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ142</t>
+          <t xml:space="preserve">NZ480</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">13. 10. 2019</t>
+          <t xml:space="preserve">20. 9. 2026</t>
         </is>
       </c>
       <c r="F7">
-        <v>2</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">HB9BXE</t>
+          <t xml:space="preserve">HA/OK2SRO/Q</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ331</t>
+          <t xml:space="preserve">NZ94</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 9. 2023</t>
+          <t xml:space="preserve">14. 10. 2018</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ356</t>
+          <t xml:space="preserve">NZ142</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 3. 2024</t>
+          <t xml:space="preserve">13. 10. 2019</t>
         </is>
       </c>
       <c r="F8">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1AY</t>
+          <t xml:space="preserve">HB9BXE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ331</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">10. 9. 2023</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ356</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">10. 3. 2024</t>
         </is>
       </c>
       <c r="F9">
-        <v>127</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1BJH</t>
+          <t xml:space="preserve">OK1AY</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F10">
-        <v>1</v>
+        <v>133</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1BM</t>
+          <t xml:space="preserve">OK1BJH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ427</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 8. 2025</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZM10</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 8. 2026</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="F11">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1BM/Q</t>
+          <t xml:space="preserve">OK1BM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ380</t>
+          <t xml:space="preserve">NZ427</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">8. 9. 2024</t>
+          <t xml:space="preserve">24. 8. 2025</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ426</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 8. 2025</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F12">
-        <v>31</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1BQT</t>
+          <t xml:space="preserve">OK1BM/Q</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ401</t>
+          <t xml:space="preserve">NZ380</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 2. 2025</t>
+          <t xml:space="preserve">8. 9. 2024</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ462</t>
+          <t xml:space="preserve">NZ426</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 5. 2026</t>
+          <t xml:space="preserve">10. 8. 2025</t>
         </is>
       </c>
       <c r="F13">
-        <v>5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1CBA</t>
+          <t xml:space="preserve">OK1BQT</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ240</t>
+          <t xml:space="preserve">NZ401</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">31. 10. 2021</t>
+          <t xml:space="preserve">9. 2. 2025</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ248</t>
+          <t xml:space="preserve">NZ462</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 1. 2022</t>
+          <t xml:space="preserve">3. 5. 2026</t>
         </is>
       </c>
       <c r="F14">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1CBB/Q</t>
+          <t xml:space="preserve">OK1CBA</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ396</t>
+          <t xml:space="preserve">NZ240</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 1. 2025</t>
+          <t xml:space="preserve">31. 10. 2021</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ396</t>
+          <t xml:space="preserve">NZ248</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 1. 2025</t>
+          <t xml:space="preserve">2. 1. 2022</t>
         </is>
       </c>
       <c r="F15">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DAR</t>
+          <t xml:space="preserve">OK1CBB/Q</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ6</t>
+          <t xml:space="preserve">NZ396</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 1. 2017</t>
+          <t xml:space="preserve">5. 1. 2025</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ405</t>
+          <t xml:space="preserve">NZ396</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 3. 2025</t>
+          <t xml:space="preserve">5. 1. 2025</t>
         </is>
       </c>
       <c r="F16">
-        <v>332</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DBE</t>
+          <t xml:space="preserve">OK1DAR</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ231</t>
+          <t xml:space="preserve">NZ6</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">29. 8. 2021</t>
+          <t xml:space="preserve">1. 1. 2017</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ238</t>
+          <t xml:space="preserve">NZ405</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve">17. 10. 2021</t>
+          <t xml:space="preserve">9. 3. 2025</t>
         </is>
       </c>
       <c r="F17">
-        <v>6</v>
+        <v>332</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DCS</t>
+          <t xml:space="preserve">OK1DBE</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ231</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">29. 8. 2021</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ46</t>
+          <t xml:space="preserve">NZ238</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t xml:space="preserve">22. 10. 2017</t>
+          <t xml:space="preserve">17. 10. 2021</t>
         </is>
       </c>
       <c r="F18">
         <v>6</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DEP</t>
+          <t xml:space="preserve">OK1DCS</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ2</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">4. 12. 2016</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ377</t>
+          <t xml:space="preserve">NZ46</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve">11. 8. 2024</t>
+          <t xml:space="preserve">22. 10. 2017</t>
         </is>
       </c>
       <c r="F19">
-        <v>324</v>
+        <v>6</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DEP/P</t>
+          <t xml:space="preserve">OK1DEP</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ378</t>
+          <t xml:space="preserve">NZ2</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">25. 8. 2024</t>
+          <t xml:space="preserve">4. 12. 2016</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ378</t>
+          <t xml:space="preserve">NZ377</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t xml:space="preserve">25. 8. 2024</t>
+          <t xml:space="preserve">11. 8. 2024</t>
         </is>
       </c>
       <c r="F20">
-        <v>1</v>
+        <v>324</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DEP/Q</t>
+          <t xml:space="preserve">OK1DEP/P</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ378</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">25. 8. 2024</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ379</t>
+          <t xml:space="preserve">NZ378</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 9. 2024</t>
+          <t xml:space="preserve">25. 8. 2024</t>
         </is>
       </c>
       <c r="F21">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DJQ</t>
+          <t xml:space="preserve">OK1DEP/Q</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ2</t>
+          <t xml:space="preserve">NZ378</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">4. 12. 2016</t>
+          <t xml:space="preserve">25. 8. 2024</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ4</t>
+          <t xml:space="preserve">NZ379</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t xml:space="preserve">18. 12. 2016</t>
+          <t xml:space="preserve">1. 9. 2024</t>
         </is>
       </c>
       <c r="F22">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DJQ/Q</t>
+          <t xml:space="preserve">OK1DJQ</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ8</t>
+          <t xml:space="preserve">NZ2</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 1. 2017</t>
+          <t xml:space="preserve">4. 12. 2016</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ218</t>
+          <t xml:space="preserve">NZ4</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 5. 2021</t>
+          <t xml:space="preserve">18. 12. 2016</t>
         </is>
       </c>
       <c r="F23">
-        <v>31</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DM</t>
+          <t xml:space="preserve">OK1DJQ/Q</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ13</t>
+          <t xml:space="preserve">NZ8</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 2. 2017</t>
+          <t xml:space="preserve">15. 1. 2017</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ168</t>
+          <t xml:space="preserve">NZ218</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t xml:space="preserve">26. 4. 2020</t>
+          <t xml:space="preserve">16. 5. 2021</t>
         </is>
       </c>
       <c r="F24">
-        <v>22</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DNM</t>
+          <t xml:space="preserve">OK1DM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ13</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">19. 2. 2017</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ74</t>
+          <t xml:space="preserve">NZ168</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t xml:space="preserve">13. 5. 2018</t>
+          <t xml:space="preserve">26. 4. 2020</t>
         </is>
       </c>
       <c r="F25">
-        <v>9</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DOL</t>
+          <t xml:space="preserve">OK1DNM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ329</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">27. 8. 2023</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ426</t>
+          <t xml:space="preserve">NZ74</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 8. 2025</t>
+          <t xml:space="preserve">13. 5. 2018</t>
         </is>
       </c>
       <c r="F26">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DOM</t>
+          <t xml:space="preserve">OK1DOL</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ35</t>
+          <t xml:space="preserve">NZ329</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">30. 7. 2017</t>
+          <t xml:space="preserve">27. 8. 2023</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ35</t>
+          <t xml:space="preserve">NZ426</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t xml:space="preserve">30. 7. 2017</t>
+          <t xml:space="preserve">10. 8. 2025</t>
         </is>
       </c>
       <c r="F27">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DOM/P</t>
+          <t xml:space="preserve">OK1DOM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ76</t>
+          <t xml:space="preserve">NZ35</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 6. 2018</t>
+          <t xml:space="preserve">30. 7. 2017</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ76</t>
+          <t xml:space="preserve">NZ35</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 6. 2018</t>
+          <t xml:space="preserve">30. 7. 2017</t>
         </is>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DOR</t>
+          <t xml:space="preserve">OK1DOM/P</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ72</t>
+          <t xml:space="preserve">NZ76</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">29. 4. 2018</t>
+          <t xml:space="preserve">3. 6. 2018</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ76</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">3. 6. 2018</t>
         </is>
       </c>
       <c r="F29">
-        <v>346</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DOZ</t>
+          <t xml:space="preserve">OK1DOR</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ93</t>
+          <t xml:space="preserve">NZ72</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 10. 2018</t>
+          <t xml:space="preserve">29. 4. 2018</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ93</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 10. 2018</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F30">
-        <v>1</v>
+        <v>351</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DPX/Q</t>
+          <t xml:space="preserve">OK1DOZ</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ33</t>
+          <t xml:space="preserve">NZ93</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 7. 2017</t>
+          <t xml:space="preserve">7. 10. 2018</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ33</t>
+          <t xml:space="preserve">NZ93</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 7. 2017</t>
+          <t xml:space="preserve">7. 10. 2018</t>
         </is>
       </c>
       <c r="F31">
         <v>1</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DQT</t>
+          <t xml:space="preserve">OK1DPX/Q</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ35</t>
+          <t xml:space="preserve">NZ33</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">30. 7. 2017</t>
+          <t xml:space="preserve">16. 7. 2017</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ36</t>
+          <t xml:space="preserve">NZ33</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t xml:space="preserve">6. 8. 2017</t>
+          <t xml:space="preserve">16. 7. 2017</t>
         </is>
       </c>
       <c r="F32">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DSZ</t>
+          <t xml:space="preserve">OK1DQT</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ17</t>
+          <t xml:space="preserve">NZ35</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 3. 2017</t>
+          <t xml:space="preserve">30. 7. 2017</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ36</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">6. 8. 2017</t>
         </is>
       </c>
       <c r="F33">
-        <v>276</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DSZ/Q</t>
+          <t xml:space="preserve">OK1DSZ</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ25</t>
+          <t xml:space="preserve">NZ17</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 5. 2017</t>
+          <t xml:space="preserve">19. 3. 2017</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ376</t>
+          <t xml:space="preserve">NZ481</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t xml:space="preserve">4. 8. 2024</t>
+          <t xml:space="preserve">27. 9. 2026</t>
         </is>
       </c>
       <c r="F34">
-        <v>25</v>
+        <v>279</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DU</t>
+          <t xml:space="preserve">OK1DSZ/Q</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ411</t>
+          <t xml:space="preserve">NZ25</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 4. 2025</t>
+          <t xml:space="preserve">14. 5. 2017</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ429</t>
+          <t xml:space="preserve">NZ376</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 9. 2025</t>
+          <t xml:space="preserve">4. 8. 2024</t>
         </is>
       </c>
       <c r="F35">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DVB</t>
+          <t xml:space="preserve">OK1DU</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ13</t>
+          <t xml:space="preserve">NZ411</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 2. 2017</t>
+          <t xml:space="preserve">20. 4. 2025</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ13</t>
+          <t xml:space="preserve">NZ429</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 2. 2017</t>
+          <t xml:space="preserve">7. 9. 2025</t>
         </is>
       </c>
       <c r="F36">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DWQ</t>
+          <t xml:space="preserve">OK1DVB</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ29</t>
+          <t xml:space="preserve">NZ13</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">18. 6. 2017</t>
+          <t xml:space="preserve">19. 2. 2017</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ69</t>
+          <t xml:space="preserve">NZ13</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t xml:space="preserve">8. 4. 2018</t>
+          <t xml:space="preserve">19. 2. 2017</t>
         </is>
       </c>
       <c r="F37">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1DZD/Q</t>
+          <t xml:space="preserve">OK1DWQ</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ86</t>
+          <t xml:space="preserve">NZ29</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 8. 2018</t>
+          <t xml:space="preserve">18. 6. 2017</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ86</t>
+          <t xml:space="preserve">NZ69</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 8. 2018</t>
+          <t xml:space="preserve">8. 4. 2018</t>
         </is>
       </c>
       <c r="F38">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1ES</t>
+          <t xml:space="preserve">OK1DZD/Q</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ38</t>
+          <t xml:space="preserve">NZ86</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">27. 8. 2017</t>
+          <t xml:space="preserve">12. 8. 2018</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ67</t>
+          <t xml:space="preserve">NZ86</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t xml:space="preserve">25. 3. 2018</t>
+          <t xml:space="preserve">12. 8. 2018</t>
         </is>
       </c>
       <c r="F39">
-        <v>17</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1ES/Q</t>
+          <t xml:space="preserve">OK1ES</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ56</t>
+          <t xml:space="preserve">NZ38</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 1. 2018</t>
+          <t xml:space="preserve">27. 8. 2017</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ71</t>
+          <t xml:space="preserve">NZ67</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t xml:space="preserve">22. 4. 2018</t>
+          <t xml:space="preserve">25. 3. 2018</t>
         </is>
       </c>
       <c r="F40">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1FCJ</t>
+          <t xml:space="preserve">OK1ES/Q</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ200</t>
+          <t xml:space="preserve">NZ56</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 1. 2021</t>
+          <t xml:space="preserve">7. 1. 2018</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ269</t>
+          <t xml:space="preserve">NZ71</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 6. 2022</t>
+          <t xml:space="preserve">22. 4. 2018</t>
         </is>
       </c>
       <c r="F41">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1FFA</t>
+          <t xml:space="preserve">OK1FCJ</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ152</t>
+          <t xml:space="preserve">NZ200</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 1. 2020</t>
+          <t xml:space="preserve">3. 1. 2021</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ438</t>
+          <t xml:space="preserve">NZ269</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 11. 2025</t>
+          <t xml:space="preserve">5. 6. 2022</t>
         </is>
       </c>
       <c r="F42">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1FGD</t>
+          <t xml:space="preserve">OK1FFA</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ152</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">5. 1. 2020</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ457</t>
+          <t xml:space="preserve">NZ438</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t xml:space="preserve">29. 3. 2026</t>
+          <t xml:space="preserve">9. 11. 2025</t>
         </is>
       </c>
       <c r="F43">
-        <v>332</v>
+        <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1FH</t>
+          <t xml:space="preserve">OK1FGD</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ314</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">30. 4. 2023</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ457</t>
+          <t xml:space="preserve">NZ479</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t xml:space="preserve">29. 3. 2026</t>
+          <t xml:space="preserve">13. 9. 2026</t>
         </is>
       </c>
       <c r="F44">
-        <v>8</v>
+        <v>333</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1FHI</t>
+          <t xml:space="preserve">OK1FH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ2</t>
+          <t xml:space="preserve">NZ314</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">4. 12. 2016</t>
+          <t xml:space="preserve">30. 4. 2023</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ464</t>
+          <t xml:space="preserve">NZ457</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t xml:space="preserve">17. 5. 2026</t>
+          <t xml:space="preserve">29. 3. 2026</t>
         </is>
       </c>
       <c r="F45">
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1FII</t>
+          <t xml:space="preserve">OK1FHI</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ108</t>
+          <t xml:space="preserve">NZ2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 2. 2019</t>
+          <t xml:space="preserve">4. 12. 2016</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F46">
-        <v>156</v>
+        <v>46</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1FII/Q</t>
+          <t xml:space="preserve">OK1FII</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ253</t>
+          <t xml:space="preserve">NZ108</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t xml:space="preserve">6. 2. 2022</t>
+          <t xml:space="preserve">3. 2. 2019</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ339</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 11. 2023</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F47">
-        <v>2</v>
+        <v>162</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1FKD/Q</t>
+          <t xml:space="preserve">OK1FII/Q</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ253</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">6. 2. 2022</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ466</t>
+          <t xml:space="preserve">NZ339</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 6. 2026</t>
+          <t xml:space="preserve">5. 11. 2023</t>
         </is>
       </c>
       <c r="F48">
-        <v>219</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1FLT</t>
+          <t xml:space="preserve">OK1FKD/Q</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ95</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">21. 10. 2018</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ95</t>
+          <t xml:space="preserve">NZ480</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t xml:space="preserve">21. 10. 2018</t>
+          <t xml:space="preserve">20. 9. 2026</t>
         </is>
       </c>
       <c r="F49">
-        <v>1</v>
+        <v>221</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1FLT/Q</t>
+          <t xml:space="preserve">OK1FLT</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ80</t>
+          <t xml:space="preserve">NZ95</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 7. 2018</t>
+          <t xml:space="preserve">21. 10. 2018</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ144</t>
+          <t xml:space="preserve">NZ95</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t xml:space="preserve">27. 10. 2019</t>
+          <t xml:space="preserve">21. 10. 2018</t>
         </is>
       </c>
       <c r="F50">
-        <v>32</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1FRJ</t>
+          <t xml:space="preserve">OK1FLT/Q</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ324</t>
+          <t xml:space="preserve">NZ80</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 7. 2023</t>
+          <t xml:space="preserve">1. 7. 2018</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ341</t>
+          <t xml:space="preserve">NZ144</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 11. 2023</t>
+          <t xml:space="preserve">27. 10. 2019</t>
         </is>
       </c>
       <c r="F51">
-        <v>14</v>
+        <v>32</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1FRT/Q</t>
+          <t xml:space="preserve">OK1FRJ</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ39</t>
+          <t xml:space="preserve">NZ324</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2017</t>
+          <t xml:space="preserve">16. 7. 2023</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ39</t>
+          <t xml:space="preserve">NZ341</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2017</t>
+          <t xml:space="preserve">19. 11. 2023</t>
         </is>
       </c>
       <c r="F52">
-        <v>1</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1FSM</t>
+          <t xml:space="preserve">OK1FRT/Q</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ56</t>
+          <t xml:space="preserve">NZ39</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 1. 2018</t>
+          <t xml:space="preserve">3. 9. 2017</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ70</t>
+          <t xml:space="preserve">NZ39</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 4. 2018</t>
+          <t xml:space="preserve">3. 9. 2017</t>
         </is>
       </c>
       <c r="F53">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1HBM</t>
+          <t xml:space="preserve">OK1FSM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ24</t>
+          <t xml:space="preserve">NZ56</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 5. 2017</t>
+          <t xml:space="preserve">7. 1. 2018</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ31</t>
+          <t xml:space="preserve">NZ70</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 7. 2017</t>
+          <t xml:space="preserve">15. 4. 2018</t>
         </is>
       </c>
       <c r="F54">
         <v>6</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1HCD/Q</t>
+          <t xml:space="preserve">OK1HBM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ68</t>
+          <t xml:space="preserve">NZ24</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 4. 2018</t>
+          <t xml:space="preserve">7. 5. 2017</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ122</t>
+          <t xml:space="preserve">NZ31</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 5. 2019</t>
+          <t xml:space="preserve">2. 7. 2017</t>
         </is>
       </c>
       <c r="F55">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1HCG</t>
+          <t xml:space="preserve">OK1HCD/Q</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ120</t>
+          <t xml:space="preserve">NZ68</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">28. 4. 2019</t>
+          <t xml:space="preserve">1. 4. 2018</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ120</t>
+          <t xml:space="preserve">NZ122</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t xml:space="preserve">28. 4. 2019</t>
+          <t xml:space="preserve">12. 5. 2019</t>
         </is>
       </c>
       <c r="F56">
-        <v>1</v>
+        <v>19</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1HCG/Q</t>
+          <t xml:space="preserve">OK1HCG</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ85</t>
+          <t xml:space="preserve">NZ120</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 8. 2018</t>
+          <t xml:space="preserve">28. 4. 2019</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ85</t>
+          <t xml:space="preserve">NZ120</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 8. 2018</t>
+          <t xml:space="preserve">28. 4. 2019</t>
         </is>
       </c>
       <c r="F57">
         <v>1</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1HMP</t>
+          <t xml:space="preserve">OK1HCG/Q</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ62</t>
+          <t xml:space="preserve">NZ85</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve">18. 2. 2018</t>
+          <t xml:space="preserve">5. 8. 2018</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ80</t>
+          <t xml:space="preserve">NZ85</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 7. 2018</t>
+          <t xml:space="preserve">5. 8. 2018</t>
         </is>
       </c>
       <c r="F58">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1HMP/Q</t>
+          <t xml:space="preserve">OK1HMP</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ342</t>
+          <t xml:space="preserve">NZ62</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 12. 2023</t>
+          <t xml:space="preserve">18. 2. 2018</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ407</t>
+          <t xml:space="preserve">NZ80</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 3. 2025</t>
+          <t xml:space="preserve">1. 7. 2018</t>
         </is>
       </c>
       <c r="F59">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1IBP</t>
+          <t xml:space="preserve">OK1HMP/Q</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ19</t>
+          <t xml:space="preserve">NZ342</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 4. 2017</t>
+          <t xml:space="preserve">3. 12. 2023</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ156</t>
+          <t xml:space="preserve">NZ407</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 2. 2020</t>
+          <t xml:space="preserve">23. 3. 2025</t>
         </is>
       </c>
       <c r="F60">
-        <v>40</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1IC</t>
+          <t xml:space="preserve">OK1IBP</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ70</t>
+          <t xml:space="preserve">NZ19</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 4. 2018</t>
+          <t xml:space="preserve">2. 4. 2017</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ460</t>
+          <t xml:space="preserve">NZ156</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 4. 2026</t>
+          <t xml:space="preserve">2. 2. 2020</t>
         </is>
       </c>
       <c r="F61">
-        <v>4</v>
+        <v>40</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1IF</t>
+          <t xml:space="preserve">OK1IC</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ22</t>
+          <t xml:space="preserve">NZ70</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 4. 2017</t>
+          <t xml:space="preserve">15. 4. 2018</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ400</t>
+          <t xml:space="preserve">NZ460</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 2. 2025</t>
+          <t xml:space="preserve">19. 4. 2026</t>
         </is>
       </c>
       <c r="F62">
-        <v>21</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1IF/Q</t>
+          <t xml:space="preserve">OK1IF</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ19</t>
+          <t xml:space="preserve">NZ22</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 4. 2017</t>
+          <t xml:space="preserve">23. 4. 2017</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ426</t>
+          <t xml:space="preserve">NZ400</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 8. 2025</t>
+          <t xml:space="preserve">2. 2. 2025</t>
         </is>
       </c>
       <c r="F63">
-        <v>103</v>
+        <v>21</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1JX</t>
+          <t xml:space="preserve">OK1IF/Q</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ170</t>
+          <t xml:space="preserve">NZ19</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 5. 2020</t>
+          <t xml:space="preserve">2. 4. 2017</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ173</t>
+          <t xml:space="preserve">NZ426</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 6. 2020</t>
+          <t xml:space="preserve">10. 8. 2025</t>
         </is>
       </c>
       <c r="F64">
-        <v>4</v>
+        <v>103</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1KA</t>
+          <t xml:space="preserve">OK1JX</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ32</t>
+          <t xml:space="preserve">NZ170</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 7. 2017</t>
+          <t xml:space="preserve">10. 5. 2020</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ49</t>
+          <t xml:space="preserve">NZ173</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 11. 2017</t>
+          <t xml:space="preserve">7. 6. 2020</t>
         </is>
       </c>
       <c r="F65">
-        <v>13</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1KCZ</t>
+          <t xml:space="preserve">OK1KA</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ80</t>
+          <t xml:space="preserve">NZ32</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 7. 2018</t>
+          <t xml:space="preserve">9. 7. 2017</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ86</t>
+          <t xml:space="preserve">NZ49</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 8. 2018</t>
+          <t xml:space="preserve">12. 11. 2017</t>
         </is>
       </c>
       <c r="F66">
-        <v>2</v>
+        <v>13</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1KDN</t>
+          <t xml:space="preserve">OK1KCZ</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ198</t>
+          <t xml:space="preserve">NZ80</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">13. 12. 2020</t>
+          <t xml:space="preserve">1. 7. 2018</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ198</t>
+          <t xml:space="preserve">NZ86</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t xml:space="preserve">13. 12. 2020</t>
+          <t xml:space="preserve">12. 8. 2018</t>
         </is>
       </c>
       <c r="F67">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1KEL</t>
+          <t xml:space="preserve">OK1KDN</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ9</t>
+          <t xml:space="preserve">NZ198</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t xml:space="preserve">22. 1. 2017</t>
+          <t xml:space="preserve">13. 12. 2020</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ224</t>
+          <t xml:space="preserve">NZ198</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t xml:space="preserve">4. 7. 2021</t>
+          <t xml:space="preserve">13. 12. 2020</t>
         </is>
       </c>
       <c r="F68">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1KFQ</t>
+          <t xml:space="preserve">OK1KEL</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ192</t>
+          <t xml:space="preserve">NZ9</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t xml:space="preserve">18. 10. 2020</t>
+          <t xml:space="preserve">22. 1. 2017</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ192</t>
+          <t xml:space="preserve">NZ224</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t xml:space="preserve">18. 10. 2020</t>
+          <t xml:space="preserve">4. 7. 2021</t>
         </is>
       </c>
       <c r="F69">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1KKI</t>
+          <t xml:space="preserve">OK1KFQ</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ228</t>
+          <t xml:space="preserve">NZ192</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 8. 2021</t>
+          <t xml:space="preserve">18. 10. 2020</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ228</t>
+          <t xml:space="preserve">NZ192</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 8. 2021</t>
+          <t xml:space="preserve">18. 10. 2020</t>
         </is>
       </c>
       <c r="F70">
         <v>1</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1KLV/P</t>
+          <t xml:space="preserve">OK1KKI</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ76</t>
+          <t xml:space="preserve">NZ228</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 6. 2018</t>
+          <t xml:space="preserve">1. 8. 2021</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ76</t>
+          <t xml:space="preserve">NZ228</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 6. 2018</t>
+          <t xml:space="preserve">1. 8. 2021</t>
         </is>
       </c>
       <c r="F71">
         <v>1</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1LL</t>
+          <t xml:space="preserve">OK1KLV/P</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ86</t>
+          <t xml:space="preserve">NZ76</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 8. 2018</t>
+          <t xml:space="preserve">3. 6. 2018</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ251</t>
+          <t xml:space="preserve">NZ76</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 1. 2022</t>
+          <t xml:space="preserve">3. 6. 2018</t>
         </is>
       </c>
       <c r="F72">
-        <v>87</v>
+        <v>1</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1LL/Q</t>
+          <t xml:space="preserve">OK1LL</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ209</t>
+          <t xml:space="preserve">NZ86</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 3. 2021</t>
+          <t xml:space="preserve">12. 8. 2018</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ209</t>
+          <t xml:space="preserve">NZ251</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 3. 2021</t>
+          <t xml:space="preserve">23. 1. 2022</t>
         </is>
       </c>
       <c r="F73">
-        <v>1</v>
+        <v>87</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1LNC</t>
+          <t xml:space="preserve">OK1LL/Q</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ353</t>
+          <t xml:space="preserve">NZ209</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t xml:space="preserve">18. 2. 2024</t>
+          <t xml:space="preserve">14. 3. 2021</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ403</t>
+          <t xml:space="preserve">NZ209</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 2. 2025</t>
+          <t xml:space="preserve">14. 3. 2021</t>
         </is>
       </c>
       <c r="F74">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1LO</t>
+          <t xml:space="preserve">OK1LNC</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ113</t>
+          <t xml:space="preserve">NZ353</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 3. 2019</t>
+          <t xml:space="preserve">18. 2. 2024</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ450</t>
+          <t xml:space="preserve">NZ403</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t xml:space="preserve">8. 2. 2026</t>
+          <t xml:space="preserve">23. 2. 2025</t>
         </is>
       </c>
       <c r="F75">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1LO/Q</t>
+          <t xml:space="preserve">OK1LO</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ56</t>
+          <t xml:space="preserve">NZ113</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 1. 2018</t>
+          <t xml:space="preserve">10. 3. 2019</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ450</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">8. 2. 2026</t>
         </is>
       </c>
       <c r="F76">
-        <v>322</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1LV</t>
+          <t xml:space="preserve">OK1LO/Q</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ119</t>
+          <t xml:space="preserve">NZ56</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t xml:space="preserve">21. 4. 2019</t>
+          <t xml:space="preserve">7. 1. 2018</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ407</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 3. 2025</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F77">
-        <v>20</v>
+        <v>326</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1LZ</t>
+          <t xml:space="preserve">OK1LV</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ88</t>
+          <t xml:space="preserve">NZ119</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 9. 2018</t>
+          <t xml:space="preserve">21. 4. 2019</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ434</t>
+          <t xml:space="preserve">NZ407</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 10. 2025</t>
+          <t xml:space="preserve">23. 3. 2025</t>
         </is>
       </c>
       <c r="F78">
-        <v>41</v>
+        <v>20</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1LZ/Q</t>
+          <t xml:space="preserve">OK1LZ</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ93</t>
+          <t xml:space="preserve">NZ88</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 10. 2018</t>
+          <t xml:space="preserve">2. 9. 2018</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ373</t>
+          <t xml:space="preserve">NZ434</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 7. 2024</t>
+          <t xml:space="preserve">12. 10. 2025</t>
         </is>
       </c>
       <c r="F79">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1MKX/Q</t>
+          <t xml:space="preserve">OK1LZ/Q</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ146</t>
+          <t xml:space="preserve">NZ93</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t xml:space="preserve">17. 11. 2019</t>
+          <t xml:space="preserve">7. 10. 2018</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ159</t>
+          <t xml:space="preserve">NZ373</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 2. 2020</t>
+          <t xml:space="preserve">14. 7. 2024</t>
         </is>
       </c>
       <c r="F80">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1MNV</t>
+          <t xml:space="preserve">OK1MKX/Q</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ8</t>
+          <t xml:space="preserve">NZ146</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 1. 2017</t>
+          <t xml:space="preserve">17. 11. 2019</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ400</t>
+          <t xml:space="preserve">NZ159</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 2. 2025</t>
+          <t xml:space="preserve">23. 2. 2020</t>
         </is>
       </c>
       <c r="F81">
-        <v>242</v>
+        <v>6</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1MV</t>
+          <t xml:space="preserve">OK1MNV</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ230</t>
+          <t xml:space="preserve">NZ8</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 8. 2021</t>
+          <t xml:space="preserve">15. 1. 2017</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ400</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">2. 2. 2025</t>
         </is>
       </c>
       <c r="F82">
-        <v>49</v>
+        <v>242</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1MV/Q</t>
+          <t xml:space="preserve">OK1MV</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ233</t>
+          <t xml:space="preserve">NZ230</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 9. 2021</t>
+          <t xml:space="preserve">15. 8. 2021</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ233</t>
+          <t xml:space="preserve">NZ477</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 9. 2021</t>
+          <t xml:space="preserve">30. 8. 2026</t>
         </is>
       </c>
       <c r="F83">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1NS</t>
+          <t xml:space="preserve">OK1MV/Q</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ228</t>
+          <t xml:space="preserve">NZ233</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 8. 2021</t>
+          <t xml:space="preserve">12. 9. 2021</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ248</t>
+          <t xml:space="preserve">NZ233</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 1. 2022</t>
+          <t xml:space="preserve">12. 9. 2021</t>
         </is>
       </c>
       <c r="F84">
-        <v>15</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1NS/Q</t>
+          <t xml:space="preserve">OK1NS</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ194</t>
+          <t xml:space="preserve">NZ228</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 11. 2020</t>
+          <t xml:space="preserve">1. 8. 2021</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ400</t>
+          <t xml:space="preserve">NZ248</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 2. 2025</t>
+          <t xml:space="preserve">2. 1. 2022</t>
         </is>
       </c>
       <c r="F85">
-        <v>66</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1OA</t>
+          <t xml:space="preserve">OK1NS/Q</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ104</t>
+          <t xml:space="preserve">NZ194</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t xml:space="preserve">6. 1. 2019</t>
+          <t xml:space="preserve">1. 11. 2020</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ400</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">2. 2. 2025</t>
         </is>
       </c>
       <c r="F86">
-        <v>277</v>
+        <v>66</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1ODX</t>
+          <t xml:space="preserve">OK1OA</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ395</t>
+          <t xml:space="preserve">NZ104</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t xml:space="preserve">29. 12. 2024</t>
+          <t xml:space="preserve">6. 1. 2019</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ395</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t xml:space="preserve">29. 12. 2024</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F87">
-        <v>1</v>
+        <v>282</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1RH/Q</t>
+          <t xml:space="preserve">OK1ODX</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ152</t>
+          <t xml:space="preserve">NZ395</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 1. 2020</t>
+          <t xml:space="preserve">29. 12. 2024</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ152</t>
+          <t xml:space="preserve">NZ395</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 1. 2020</t>
+          <t xml:space="preserve">29. 12. 2024</t>
         </is>
       </c>
       <c r="F88">
         <v>1</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1RI</t>
+          <t xml:space="preserve">OK1RH/Q</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ36</t>
+          <t xml:space="preserve">NZ152</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t xml:space="preserve">6. 8. 2017</t>
+          <t xml:space="preserve">5. 1. 2020</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ36</t>
+          <t xml:space="preserve">NZ152</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t xml:space="preserve">6. 8. 2017</t>
+          <t xml:space="preserve">5. 1. 2020</t>
         </is>
       </c>
       <c r="F89">
         <v>1</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1RKS</t>
+          <t xml:space="preserve">OK1RI</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ115</t>
+          <t xml:space="preserve">NZ36</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 3. 2019</t>
+          <t xml:space="preserve">6. 8. 2017</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ115</t>
+          <t xml:space="preserve">NZ36</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 3. 2019</t>
+          <t xml:space="preserve">6. 8. 2017</t>
         </is>
       </c>
       <c r="F90">
         <v>1</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1RZ</t>
+          <t xml:space="preserve">OK1RKS</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ57</t>
+          <t xml:space="preserve">NZ115</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 1. 2018</t>
+          <t xml:space="preserve">24. 3. 2019</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ337</t>
+          <t xml:space="preserve">NZ115</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t xml:space="preserve">22. 10. 2023</t>
+          <t xml:space="preserve">24. 3. 2019</t>
         </is>
       </c>
       <c r="F91">
-        <v>24</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1RZ/Q</t>
+          <t xml:space="preserve">OK1RZ</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ78</t>
+          <t xml:space="preserve">NZ57</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t xml:space="preserve">17. 6. 2018</t>
+          <t xml:space="preserve">14. 1. 2018</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ435</t>
+          <t xml:space="preserve">NZ337</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 10. 2025</t>
+          <t xml:space="preserve">22. 10. 2023</t>
         </is>
       </c>
       <c r="F92">
-        <v>73</v>
+        <v>24</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1UBA</t>
+          <t xml:space="preserve">OK1RZ/Q</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ26</t>
+          <t xml:space="preserve">NZ78</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t xml:space="preserve">21. 5. 2017</t>
+          <t xml:space="preserve">17. 6. 2018</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ65</t>
+          <t xml:space="preserve">NZ435</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t xml:space="preserve">11. 3. 2018</t>
+          <t xml:space="preserve">19. 10. 2025</t>
         </is>
       </c>
       <c r="F93">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1UHQ</t>
+          <t xml:space="preserve">OK1TGI</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ161</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t xml:space="preserve">8. 3. 2020</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F94">
-        <v>131</v>
+        <v>1</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1UHQ/Q</t>
+          <t xml:space="preserve">OK1UBA</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ86</t>
+          <t xml:space="preserve">NZ26</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 8. 2018</t>
+          <t xml:space="preserve">21. 5. 2017</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ86</t>
+          <t xml:space="preserve">NZ65</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 8. 2018</t>
+          <t xml:space="preserve">11. 3. 2018</t>
         </is>
       </c>
       <c r="F95">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1UKY</t>
+          <t xml:space="preserve">OK1UHQ</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ349</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t xml:space="preserve">21. 1. 2024</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ161</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">8. 3. 2020</t>
         </is>
       </c>
       <c r="F96">
-        <v>113</v>
+        <v>131</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1USP</t>
+          <t xml:space="preserve">OK1UHQ/Q</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ8</t>
+          <t xml:space="preserve">NZ86</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 1. 2017</t>
+          <t xml:space="preserve">12. 8. 2018</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ86</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">12. 8. 2018</t>
         </is>
       </c>
       <c r="F97">
-        <v>181</v>
+        <v>1</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1USP/Q</t>
+          <t xml:space="preserve">OK1UKY</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ53</t>
+          <t xml:space="preserve">NZ349</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t xml:space="preserve">17. 12. 2017</t>
+          <t xml:space="preserve">21. 1. 2024</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ221</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t xml:space="preserve">13. 6. 2021</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F98">
-        <v>13</v>
+        <v>119</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1VK</t>
+          <t xml:space="preserve">OK1USP</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ12</t>
+          <t xml:space="preserve">NZ8</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 2. 2017</t>
+          <t xml:space="preserve">15. 1. 2017</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ460</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 4. 2026</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F99">
-        <v>138</v>
+        <v>184</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1WSL</t>
+          <t xml:space="preserve">OK1USP/Q</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ88</t>
+          <t xml:space="preserve">NZ53</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 9. 2018</t>
+          <t xml:space="preserve">17. 12. 2017</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ221</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">13. 6. 2021</t>
         </is>
       </c>
       <c r="F100">
-        <v>48</v>
+        <v>13</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1WSL/Q</t>
+          <t xml:space="preserve">OK1VK</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ86</t>
+          <t xml:space="preserve">NZ12</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 8. 2018</t>
+          <t xml:space="preserve">12. 2. 2017</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ164</t>
+          <t xml:space="preserve">NZ460</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t xml:space="preserve">29. 3. 2020</t>
+          <t xml:space="preserve">19. 4. 2026</t>
         </is>
       </c>
       <c r="F101">
-        <v>6</v>
+        <v>138</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1WWJ</t>
+          <t xml:space="preserve">OK1WSL</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ119</t>
+          <t xml:space="preserve">NZ88</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t xml:space="preserve">21. 4. 2019</t>
+          <t xml:space="preserve">2. 9. 2018</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ218</t>
+          <t xml:space="preserve">NZ477</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 5. 2021</t>
+          <t xml:space="preserve">30. 8. 2026</t>
         </is>
       </c>
       <c r="F102">
-        <v>4</v>
+        <v>49</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1YM</t>
+          <t xml:space="preserve">OK1WSL/Q</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ165</t>
+          <t xml:space="preserve">NZ86</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 4. 2020</t>
+          <t xml:space="preserve">12. 8. 2018</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ165</t>
+          <t xml:space="preserve">NZ164</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 4. 2020</t>
+          <t xml:space="preserve">29. 3. 2020</t>
         </is>
       </c>
       <c r="F103">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1ZJH</t>
+          <t xml:space="preserve">OK1WWJ</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ2</t>
+          <t xml:space="preserve">NZ119</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t xml:space="preserve">4. 12. 2016</t>
+          <t xml:space="preserve">21. 4. 2019</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ2</t>
+          <t xml:space="preserve">NZ218</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t xml:space="preserve">4. 12. 2016</t>
+          <t xml:space="preserve">16. 5. 2021</t>
         </is>
       </c>
       <c r="F104">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK1ZJH/Q</t>
+          <t xml:space="preserve">OK1YM</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ7</t>
+          <t xml:space="preserve">NZ165</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t xml:space="preserve">8. 1. 2017</t>
+          <t xml:space="preserve">5. 4. 2020</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ7</t>
+          <t xml:space="preserve">NZ165</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t xml:space="preserve">8. 1. 2017</t>
+          <t xml:space="preserve">5. 4. 2020</t>
         </is>
       </c>
       <c r="F105">
         <v>1</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2AB</t>
+          <t xml:space="preserve">OK1ZJH</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ61</t>
+          <t xml:space="preserve">NZ2</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t xml:space="preserve">11. 2. 2018</t>
+          <t xml:space="preserve">4. 12. 2016</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ65</t>
+          <t xml:space="preserve">NZ2</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t xml:space="preserve">11. 3. 2018</t>
+          <t xml:space="preserve">4. 12. 2016</t>
         </is>
       </c>
       <c r="F106">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2ABU</t>
+          <t xml:space="preserve">OK1ZJH/Q</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ7</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">8. 1. 2017</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ418</t>
+          <t xml:space="preserve">NZ7</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 6. 2025</t>
+          <t xml:space="preserve">8. 1. 2017</t>
         </is>
       </c>
       <c r="F107">
-        <v>192</v>
+        <v>1</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2ABU/Q</t>
+          <t xml:space="preserve">OK2AB</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ286</t>
+          <t xml:space="preserve">NZ61</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 10. 2022</t>
+          <t xml:space="preserve">11. 2. 2018</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ286</t>
+          <t xml:space="preserve">NZ65</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 10. 2022</t>
+          <t xml:space="preserve">11. 3. 2018</t>
         </is>
       </c>
       <c r="F108">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2BDF</t>
+          <t xml:space="preserve">OK2ABU</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ52</t>
+          <t xml:space="preserve">NZ418</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 12. 2017</t>
+          <t xml:space="preserve">15. 6. 2025</t>
         </is>
       </c>
       <c r="F109">
-        <v>12</v>
+        <v>192</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2BDF/Q</t>
+          <t xml:space="preserve">OK2ABU/Q</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ17</t>
+          <t xml:space="preserve">NZ286</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 3. 2017</t>
+          <t xml:space="preserve">9. 10. 2022</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ22</t>
+          <t xml:space="preserve">NZ286</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 4. 2017</t>
+          <t xml:space="preserve">9. 10. 2022</t>
         </is>
       </c>
       <c r="F110">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2BFN</t>
+          <t xml:space="preserve">OK2BDF</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ171</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t xml:space="preserve">17. 5. 2020</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ52</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">10. 12. 2017</t>
         </is>
       </c>
       <c r="F111">
-        <v>141</v>
+        <v>12</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2BLD</t>
+          <t xml:space="preserve">OK2BDF/Q</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ2</t>
+          <t xml:space="preserve">NZ17</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t xml:space="preserve">4. 12. 2016</t>
+          <t xml:space="preserve">19. 3. 2017</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ5</t>
+          <t xml:space="preserve">NZ22</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t xml:space="preserve">25. 12. 2016</t>
+          <t xml:space="preserve">23. 4. 2017</t>
         </is>
       </c>
       <c r="F112">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2BLD/Q</t>
+          <t xml:space="preserve">OK2BFN</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ6</t>
+          <t xml:space="preserve">NZ171</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 1. 2017</t>
+          <t xml:space="preserve">17. 5. 2020</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F113">
-        <v>327</v>
+        <v>146</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2BND</t>
+          <t xml:space="preserve">OK2BLD</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ110</t>
+          <t xml:space="preserve">NZ2</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t xml:space="preserve">17. 2. 2019</t>
+          <t xml:space="preserve">4. 12. 2016</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ176</t>
+          <t xml:space="preserve">NZ5</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t xml:space="preserve">28. 6. 2020</t>
+          <t xml:space="preserve">25. 12. 2016</t>
         </is>
       </c>
       <c r="F114">
         <v>4</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2BND/Q</t>
+          <t xml:space="preserve">OK2BLD/Q</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ108</t>
+          <t xml:space="preserve">NZ6</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 2. 2019</t>
+          <t xml:space="preserve">1. 1. 2017</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ368</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 6. 2024</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F115">
-        <v>21</v>
+        <v>329</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2BNF</t>
+          <t xml:space="preserve">OK2BND</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ48</t>
+          <t xml:space="preserve">NZ110</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 11. 2017</t>
+          <t xml:space="preserve">17. 2. 2019</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ103</t>
+          <t xml:space="preserve">NZ176</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t xml:space="preserve">30. 12. 2018</t>
+          <t xml:space="preserve">28. 6. 2020</t>
         </is>
       </c>
       <c r="F116">
         <v>4</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2BTJ</t>
+          <t xml:space="preserve">OK2BND/Q</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ151</t>
+          <t xml:space="preserve">NZ108</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t xml:space="preserve">29. 12. 2019</t>
+          <t xml:space="preserve">3. 2. 2019</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ157</t>
+          <t xml:space="preserve">NZ368</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 2. 2020</t>
+          <t xml:space="preserve">9. 6. 2024</t>
         </is>
       </c>
       <c r="F117">
-        <v>6</v>
+        <v>21</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2BTK</t>
+          <t xml:space="preserve">OK2BNF</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ48</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">5. 11. 2017</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ121</t>
+          <t xml:space="preserve">NZ103</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 5. 2019</t>
+          <t xml:space="preserve">30. 12. 2018</t>
         </is>
       </c>
       <c r="F118">
-        <v>52</v>
+        <v>4</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2BWB</t>
+          <t xml:space="preserve">OK2BTJ</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ120</t>
+          <t xml:space="preserve">NZ151</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t xml:space="preserve">28. 4. 2019</t>
+          <t xml:space="preserve">29. 12. 2019</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ120</t>
+          <t xml:space="preserve">NZ157</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t xml:space="preserve">28. 4. 2019</t>
+          <t xml:space="preserve">9. 2. 2020</t>
         </is>
       </c>
       <c r="F119">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2CN</t>
+          <t xml:space="preserve">OK2BTK</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ8</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 1. 2017</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ26</t>
+          <t xml:space="preserve">NZ121</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t xml:space="preserve">21. 5. 2017</t>
+          <t xml:space="preserve">5. 5. 2019</t>
         </is>
       </c>
       <c r="F120">
-        <v>14</v>
+        <v>52</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2CVH</t>
+          <t xml:space="preserve">OK2BWB</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ199</t>
+          <t xml:space="preserve">NZ120</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 12. 2020</t>
+          <t xml:space="preserve">28. 4. 2019</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ279</t>
+          <t xml:space="preserve">NZ120</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 8. 2022</t>
+          <t xml:space="preserve">28. 4. 2019</t>
         </is>
       </c>
       <c r="F121">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2CW</t>
+          <t xml:space="preserve">OK2CN</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ8</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">15. 1. 2017</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ349</t>
+          <t xml:space="preserve">NZ26</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t xml:space="preserve">21. 1. 2024</t>
+          <t xml:space="preserve">21. 5. 2017</t>
         </is>
       </c>
       <c r="F122">
-        <v>5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2DDS</t>
+          <t xml:space="preserve">OK2CVH</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ330</t>
+          <t xml:space="preserve">NZ199</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2023</t>
+          <t xml:space="preserve">20. 12. 2020</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ334</t>
+          <t xml:space="preserve">NZ279</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 10. 2023</t>
+          <t xml:space="preserve">14. 8. 2022</t>
         </is>
       </c>
       <c r="F123">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2EA</t>
+          <t xml:space="preserve">OK2CW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ9</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t xml:space="preserve">22. 1. 2017</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ473</t>
+          <t xml:space="preserve">NZ349</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t xml:space="preserve">26. 7. 2026</t>
+          <t xml:space="preserve">21. 1. 2024</t>
         </is>
       </c>
       <c r="F124">
-        <v>120</v>
+        <v>5</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2EA/Q</t>
+          <t xml:space="preserve">OK2DDS</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ74</t>
+          <t xml:space="preserve">NZ330</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t xml:space="preserve">13. 5. 2018</t>
+          <t xml:space="preserve">3. 9. 2023</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ100</t>
+          <t xml:space="preserve">NZ334</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 12. 2018</t>
+          <t xml:space="preserve">1. 10. 2023</t>
         </is>
       </c>
       <c r="F125">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2GU</t>
+          <t xml:space="preserve">OK2EA</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ267</t>
+          <t xml:space="preserve">NZ9</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 5. 2022</t>
+          <t xml:space="preserve">22. 1. 2017</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ462</t>
+          <t xml:space="preserve">NZ473</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 5. 2026</t>
+          <t xml:space="preserve">26. 7. 2026</t>
         </is>
       </c>
       <c r="F126">
-        <v>163</v>
+        <v>120</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2HBY</t>
+          <t xml:space="preserve">OK2EA/Q</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ428</t>
+          <t xml:space="preserve">NZ74</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t xml:space="preserve">31. 8. 2025</t>
+          <t xml:space="preserve">13. 5. 2018</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ460</t>
+          <t xml:space="preserve">NZ100</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 4. 2026</t>
+          <t xml:space="preserve">9. 12. 2018</t>
         </is>
       </c>
       <c r="F127">
-        <v>21</v>
+        <v>12</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2IW</t>
+          <t xml:space="preserve">OK2GU</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ259</t>
+          <t xml:space="preserve">NZ267</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 3. 2022</t>
+          <t xml:space="preserve">15. 5. 2022</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ475</t>
+          <t xml:space="preserve">NZ462</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 8. 2026</t>
+          <t xml:space="preserve">3. 5. 2026</t>
         </is>
       </c>
       <c r="F128">
-        <v>51</v>
+        <v>163</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2KRT</t>
+          <t xml:space="preserve">OK2HBY</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ331</t>
+          <t xml:space="preserve">NZ428</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 9. 2023</t>
+          <t xml:space="preserve">31. 8. 2025</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ333</t>
+          <t xml:space="preserve">NZ460</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 9. 2023</t>
+          <t xml:space="preserve">19. 4. 2026</t>
         </is>
       </c>
       <c r="F129">
-        <v>3</v>
+        <v>21</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2LF</t>
+          <t xml:space="preserve">OK2IW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ39</t>
+          <t xml:space="preserve">NZ259</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2017</t>
+          <t xml:space="preserve">20. 3. 2022</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ475</t>
+          <t xml:space="preserve">NZ479</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 8. 2026</t>
+          <t xml:space="preserve">13. 9. 2026</t>
         </is>
       </c>
       <c r="F130">
-        <v>75</v>
+        <v>53</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2NAJ</t>
+          <t xml:space="preserve">OK2KRT</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ331</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">10. 9. 2023</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ333</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">24. 9. 2023</t>
         </is>
       </c>
       <c r="F131">
-        <v>251</v>
+        <v>3</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2NAJ/Q</t>
+          <t xml:space="preserve">OK2LF</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ283</t>
+          <t xml:space="preserve">NZ39</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t xml:space="preserve">18. 9. 2022</t>
+          <t xml:space="preserve">3. 9. 2017</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ402</t>
+          <t xml:space="preserve">NZ475</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 2. 2025</t>
+          <t xml:space="preserve">9. 8. 2026</t>
         </is>
       </c>
       <c r="F132">
-        <v>2</v>
+        <v>75</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2NO</t>
+          <t xml:space="preserve">OK2NAJ</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ14</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t xml:space="preserve">26. 2. 2017</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F133">
-        <v>222</v>
+        <v>254</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2OCT</t>
+          <t xml:space="preserve">OK2NAJ/Q</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ39</t>
+          <t xml:space="preserve">NZ283</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2017</t>
+          <t xml:space="preserve">18. 9. 2022</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ79</t>
+          <t xml:space="preserve">NZ402</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 6. 2018</t>
+          <t xml:space="preserve">16. 2. 2025</t>
         </is>
       </c>
       <c r="F134">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2OHA</t>
+          <t xml:space="preserve">OK2NO</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ149</t>
+          <t xml:space="preserve">NZ14</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 12. 2019</t>
+          <t xml:space="preserve">26. 2. 2017</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ149</t>
+          <t xml:space="preserve">NZ480</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 12. 2019</t>
+          <t xml:space="preserve">20. 9. 2026</t>
         </is>
       </c>
       <c r="F135">
-        <v>1</v>
+        <v>226</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2OKO</t>
+          <t xml:space="preserve">OK2OCT</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ152</t>
+          <t xml:space="preserve">NZ39</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 1. 2020</t>
+          <t xml:space="preserve">3. 9. 2017</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ152</t>
+          <t xml:space="preserve">NZ79</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 1. 2020</t>
+          <t xml:space="preserve">24. 6. 2018</t>
         </is>
       </c>
       <c r="F136">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2OLS</t>
+          <t xml:space="preserve">OK2OHA</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ36</t>
+          <t xml:space="preserve">NZ149</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t xml:space="preserve">6. 8. 2017</t>
+          <t xml:space="preserve">15. 12. 2019</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ84</t>
+          <t xml:space="preserve">NZ149</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t xml:space="preserve">29. 7. 2018</t>
+          <t xml:space="preserve">15. 12. 2019</t>
         </is>
       </c>
       <c r="F137">
-        <v>17</v>
+        <v>1</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2OP</t>
+          <t xml:space="preserve">OK2OKO</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ60</t>
+          <t xml:space="preserve">NZ152</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t xml:space="preserve">4. 2. 2018</t>
+          <t xml:space="preserve">5. 1. 2020</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ256</t>
+          <t xml:space="preserve">NZ152</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t xml:space="preserve">27. 2. 2022</t>
+          <t xml:space="preserve">5. 1. 2020</t>
         </is>
       </c>
       <c r="F138">
-        <v>32</v>
+        <v>1</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2PKT</t>
+          <t xml:space="preserve">OK2OLS</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ106</t>
+          <t xml:space="preserve">NZ36</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 1. 2019</t>
+          <t xml:space="preserve">6. 8. 2017</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ84</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">29. 7. 2018</t>
         </is>
       </c>
       <c r="F139">
-        <v>333</v>
+        <v>17</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2PP</t>
+          <t xml:space="preserve">OK2OP</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ24</t>
+          <t xml:space="preserve">NZ60</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 5. 2017</t>
+          <t xml:space="preserve">4. 2. 2018</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ125</t>
+          <t xml:space="preserve">NZ256</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 6. 2019</t>
+          <t xml:space="preserve">27. 2. 2022</t>
         </is>
       </c>
       <c r="F140">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2PXX</t>
+          <t xml:space="preserve">OK2PKT</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ429</t>
+          <t xml:space="preserve">NZ106</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 9. 2025</t>
+          <t xml:space="preserve">20. 1. 2019</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ475</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 8. 2026</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F141">
-        <v>38</v>
+        <v>339</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2PYA</t>
+          <t xml:space="preserve">OK2PP</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ24</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">7. 5. 2017</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ125</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">9. 6. 2019</t>
         </is>
       </c>
       <c r="F142">
-        <v>415</v>
+        <v>13</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2PYA/Q</t>
+          <t xml:space="preserve">OK2PXX</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ400</t>
+          <t xml:space="preserve">NZ429</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 2. 2025</t>
+          <t xml:space="preserve">7. 9. 2025</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ400</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 2. 2025</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F143">
-        <v>1</v>
+        <v>43</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2QA</t>
+          <t xml:space="preserve">OK2PYA</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ57</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 1. 2018</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ61</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t xml:space="preserve">11. 2. 2018</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F144">
-        <v>4</v>
+        <v>420</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2SAR</t>
+          <t xml:space="preserve">OK2PYA/Q</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ7</t>
+          <t xml:space="preserve">NZ400</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t xml:space="preserve">8. 1. 2017</t>
+          <t xml:space="preserve">2. 2. 2025</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ49</t>
+          <t xml:space="preserve">NZ400</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 11. 2017</t>
+          <t xml:space="preserve">2. 2. 2025</t>
         </is>
       </c>
       <c r="F145">
-        <v>34</v>
+        <v>1</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2SG</t>
+          <t xml:space="preserve">OK2QA</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ462</t>
+          <t xml:space="preserve">NZ57</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 5. 2026</t>
+          <t xml:space="preserve">14. 1. 2018</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ462</t>
+          <t xml:space="preserve">NZ61</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 5. 2026</t>
+          <t xml:space="preserve">11. 2. 2018</t>
         </is>
       </c>
       <c r="F146">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2SRO</t>
+          <t xml:space="preserve">OK2SAR</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ7</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">8. 1. 2017</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ161</t>
+          <t xml:space="preserve">NZ49</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t xml:space="preserve">8. 3. 2020</t>
+          <t xml:space="preserve">12. 11. 2017</t>
         </is>
       </c>
       <c r="F147">
-        <v>6</v>
+        <v>34</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2SRO/Q</t>
+          <t xml:space="preserve">OK2SG</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ8</t>
+          <t xml:space="preserve">NZ462</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 1. 2017</t>
+          <t xml:space="preserve">3. 5. 2026</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ215</t>
+          <t xml:space="preserve">NZ462</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t xml:space="preserve">25. 4. 2021</t>
+          <t xml:space="preserve">3. 5. 2026</t>
         </is>
       </c>
       <c r="F148">
-        <v>158</v>
+        <v>1</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2STM</t>
+          <t xml:space="preserve">OK2SRO</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ58</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t xml:space="preserve">21. 1. 2018</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ122</t>
+          <t xml:space="preserve">NZ161</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 5. 2019</t>
+          <t xml:space="preserve">8. 3. 2020</t>
         </is>
       </c>
       <c r="F149">
-        <v>27</v>
+        <v>6</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2VX</t>
+          <t xml:space="preserve">OK2SRO/Q</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ41</t>
+          <t xml:space="preserve">NZ8</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t xml:space="preserve">17. 9. 2017</t>
+          <t xml:space="preserve">15. 1. 2017</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ137</t>
+          <t xml:space="preserve">NZ215</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t xml:space="preserve">8. 9. 2019</t>
+          <t xml:space="preserve">25. 4. 2021</t>
         </is>
       </c>
       <c r="F150">
-        <v>8</v>
+        <v>158</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK2ZC</t>
+          <t xml:space="preserve">OK2STM</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ200</t>
+          <t xml:space="preserve">NZ58</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 1. 2021</t>
+          <t xml:space="preserve">21. 1. 2018</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ232</t>
+          <t xml:space="preserve">NZ122</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 9. 2021</t>
+          <t xml:space="preserve">12. 5. 2019</t>
         </is>
       </c>
       <c r="F151">
-        <v>4</v>
+        <v>27</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK3BA</t>
+          <t xml:space="preserve">OK2VX</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ68</t>
+          <t xml:space="preserve">NZ41</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 4. 2018</t>
+          <t xml:space="preserve">17. 9. 2017</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ68</t>
+          <t xml:space="preserve">NZ137</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 4. 2018</t>
+          <t xml:space="preserve">8. 9. 2019</t>
         </is>
       </c>
       <c r="F152">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK3EQ</t>
+          <t xml:space="preserve">OK2ZC</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ8</t>
+          <t xml:space="preserve">NZ200</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 1. 2017</t>
+          <t xml:space="preserve">3. 1. 2021</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ65</t>
+          <t xml:space="preserve">NZ232</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t xml:space="preserve">11. 3. 2018</t>
+          <t xml:space="preserve">5. 9. 2021</t>
         </is>
       </c>
       <c r="F153">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK3EQ/Q</t>
+          <t xml:space="preserve">OK3BA</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ21</t>
+          <t xml:space="preserve">NZ68</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 4. 2017</t>
+          <t xml:space="preserve">1. 4. 2018</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ239</t>
+          <t xml:space="preserve">NZ68</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 10. 2021</t>
+          <t xml:space="preserve">1. 4. 2018</t>
         </is>
       </c>
       <c r="F154">
-        <v>47</v>
+        <v>1</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK3NR</t>
+          <t xml:space="preserve">OK3EQ</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ347</t>
+          <t xml:space="preserve">NZ8</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 1. 2024</t>
+          <t xml:space="preserve">15. 1. 2017</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ347</t>
+          <t xml:space="preserve">NZ65</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 1. 2024</t>
+          <t xml:space="preserve">11. 3. 2018</t>
         </is>
       </c>
       <c r="F155">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK3TM</t>
+          <t xml:space="preserve">OK3EQ/Q</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ21</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t xml:space="preserve">16. 4. 2017</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ21</t>
+          <t xml:space="preserve">NZ239</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 4. 2017</t>
+          <t xml:space="preserve">24. 10. 2021</t>
         </is>
       </c>
       <c r="F156">
-        <v>1</v>
+        <v>47</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK3X</t>
+          <t xml:space="preserve">OK3NR</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ134</t>
+          <t xml:space="preserve">NZ347</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t xml:space="preserve">11. 8. 2019</t>
+          <t xml:space="preserve">7. 1. 2024</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ134</t>
+          <t xml:space="preserve">NZ347</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t xml:space="preserve">11. 8. 2019</t>
+          <t xml:space="preserve">7. 1. 2024</t>
         </is>
       </c>
       <c r="F157">
         <v>1</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK4AS/Q</t>
+          <t xml:space="preserve">OK3TM</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ227</t>
+          <t xml:space="preserve">NZ21</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t xml:space="preserve">25. 7. 2021</t>
+          <t xml:space="preserve">16. 4. 2017</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ227</t>
+          <t xml:space="preserve">NZ21</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t xml:space="preserve">25. 7. 2021</t>
+          <t xml:space="preserve">16. 4. 2017</t>
         </is>
       </c>
       <c r="F158">
         <v>1</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK4RM/Q</t>
+          <t xml:space="preserve">OK3X</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ459</t>
+          <t xml:space="preserve">NZ134</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 4. 2026</t>
+          <t xml:space="preserve">11. 8. 2019</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ459</t>
+          <t xml:space="preserve">NZ134</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 4. 2026</t>
+          <t xml:space="preserve">11. 8. 2019</t>
         </is>
       </c>
       <c r="F159">
         <v>1</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK5CAV/P</t>
+          <t xml:space="preserve">OK4AS/Q</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ113</t>
+          <t xml:space="preserve">NZ227</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 3. 2019</t>
+          <t xml:space="preserve">25. 7. 2021</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ113</t>
+          <t xml:space="preserve">NZ227</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 3. 2019</t>
+          <t xml:space="preserve">25. 7. 2021</t>
         </is>
       </c>
       <c r="F160">
         <v>1</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK5FF</t>
+          <t xml:space="preserve">OK4RM/Q</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ165</t>
+          <t xml:space="preserve">NZ459</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 4. 2020</t>
+          <t xml:space="preserve">12. 4. 2026</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ315</t>
+          <t xml:space="preserve">NZ459</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 5. 2023</t>
+          <t xml:space="preserve">12. 4. 2026</t>
         </is>
       </c>
       <c r="F161">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK5FF/Q</t>
+          <t xml:space="preserve">OK5CAV/P</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ199</t>
+          <t xml:space="preserve">NZ113</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 12. 2020</t>
+          <t xml:space="preserve">10. 3. 2019</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ218</t>
+          <t xml:space="preserve">NZ113</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 5. 2021</t>
+          <t xml:space="preserve">10. 3. 2019</t>
         </is>
       </c>
       <c r="F162">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK5MM</t>
+          <t xml:space="preserve">OK5FF</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ10</t>
+          <t xml:space="preserve">NZ165</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t xml:space="preserve">29. 1. 2017</t>
+          <t xml:space="preserve">5. 4. 2020</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ94</t>
+          <t xml:space="preserve">NZ315</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 10. 2018</t>
+          <t xml:space="preserve">7. 5. 2023</t>
         </is>
       </c>
       <c r="F163">
-        <v>28</v>
+        <v>9</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK5MM/Q</t>
+          <t xml:space="preserve">OK5FF/Q</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ358</t>
+          <t xml:space="preserve">NZ199</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 3. 2024</t>
+          <t xml:space="preserve">20. 12. 2020</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ218</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">16. 5. 2021</t>
         </is>
       </c>
       <c r="F164">
-        <v>39</v>
+        <v>6</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK5MN</t>
+          <t xml:space="preserve">OK5MM</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ10</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">29. 1. 2017</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ94</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">14. 10. 2018</t>
         </is>
       </c>
       <c r="F165">
-        <v>170</v>
+        <v>28</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK5NZ</t>
+          <t xml:space="preserve">OK5MM/Q</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ378</t>
+          <t xml:space="preserve">NZ358</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t xml:space="preserve">25. 8. 2024</t>
+          <t xml:space="preserve">24. 3. 2024</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F166">
-        <v>90</v>
+        <v>43</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK5OK</t>
+          <t xml:space="preserve">OK5MN</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ81</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t xml:space="preserve">8. 7. 2018</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ333</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 9. 2023</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F167">
-        <v>17</v>
+        <v>176</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK5OO/Q</t>
+          <t xml:space="preserve">OK5NZ</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ22</t>
+          <t xml:space="preserve">NZ378</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 4. 2017</t>
+          <t xml:space="preserve">25. 8. 2024</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ22</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 4. 2017</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F168">
-        <v>1</v>
+        <v>95</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK5P</t>
+          <t xml:space="preserve">OK5OK</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ173</t>
+          <t xml:space="preserve">NZ81</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 6. 2020</t>
+          <t xml:space="preserve">8. 7. 2018</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ173</t>
+          <t xml:space="preserve">NZ333</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 6. 2020</t>
+          <t xml:space="preserve">24. 9. 2023</t>
         </is>
       </c>
       <c r="F169">
-        <v>1</v>
+        <v>17</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK5WA</t>
+          <t xml:space="preserve">OK5OO/Q</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ427</t>
+          <t xml:space="preserve">NZ22</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 8. 2025</t>
+          <t xml:space="preserve">23. 4. 2017</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ22</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 4. 2017</t>
         </is>
       </c>
       <c r="F170">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK5WA/Q</t>
+          <t xml:space="preserve">OK5P</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ414</t>
+          <t xml:space="preserve">NZ173</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t xml:space="preserve">11. 5. 2025</t>
+          <t xml:space="preserve">7. 6. 2020</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ414</t>
+          <t xml:space="preserve">NZ173</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t xml:space="preserve">11. 5. 2025</t>
+          <t xml:space="preserve">7. 6. 2020</t>
         </is>
       </c>
       <c r="F171">
         <v>1</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK6DJ</t>
+          <t xml:space="preserve">OK5S</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ18</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t xml:space="preserve">26. 3. 2017</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ18</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t xml:space="preserve">26. 3. 2017</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F172">
         <v>1</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK6YW</t>
+          <t xml:space="preserve">OK5WA</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ150</t>
+          <t xml:space="preserve">NZ427</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t xml:space="preserve">22. 12. 2019</t>
+          <t xml:space="preserve">24. 8. 2025</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ203</t>
+          <t xml:space="preserve">NZ470</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 1. 2021</t>
+          <t xml:space="preserve">5. 7. 2026</t>
         </is>
       </c>
       <c r="F173">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK7DR</t>
+          <t xml:space="preserve">OK5WA/Q</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ143</t>
+          <t xml:space="preserve">NZ414</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 10. 2019</t>
+          <t xml:space="preserve">11. 5. 2025</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ145</t>
+          <t xml:space="preserve">NZ414</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 11. 2019</t>
+          <t xml:space="preserve">11. 5. 2025</t>
         </is>
       </c>
       <c r="F174">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK7NV</t>
+          <t xml:space="preserve">OK6DJ</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ292</t>
+          <t xml:space="preserve">NZ18</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2022</t>
+          <t xml:space="preserve">26. 3. 2017</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ437</t>
+          <t xml:space="preserve">NZ18</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 11. 2025</t>
+          <t xml:space="preserve">26. 3. 2017</t>
         </is>
       </c>
       <c r="F175">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK7NV/Q</t>
+          <t xml:space="preserve">OK6YW</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ220</t>
+          <t xml:space="preserve">NZ150</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t xml:space="preserve">6. 6. 2021</t>
+          <t xml:space="preserve">22. 12. 2019</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ203</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">24. 1. 2021</t>
         </is>
       </c>
       <c r="F176">
-        <v>57</v>
+        <v>2</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK7T</t>
+          <t xml:space="preserve">OK7DR</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ130</t>
+          <t xml:space="preserve">NZ143</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 7. 2019</t>
+          <t xml:space="preserve">20. 10. 2019</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ134</t>
+          <t xml:space="preserve">NZ145</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t xml:space="preserve">11. 8. 2019</t>
+          <t xml:space="preserve">3. 11. 2019</t>
         </is>
       </c>
       <c r="F177">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t xml:space="preserve">OL100BOB</t>
+          <t xml:space="preserve">OK7NV</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ94</t>
+          <t xml:space="preserve">NZ292</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 10. 2018</t>
+          <t xml:space="preserve">20. 11. 2022</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ94</t>
+          <t xml:space="preserve">NZ437</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 10. 2018</t>
+          <t xml:space="preserve">2. 11. 2025</t>
         </is>
       </c>
       <c r="F178">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t xml:space="preserve">OL100CSR</t>
+          <t xml:space="preserve">OK7NV/Q</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ87</t>
+          <t xml:space="preserve">NZ220</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t xml:space="preserve">26. 8. 2018</t>
+          <t xml:space="preserve">6. 6. 2021</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ92</t>
+          <t xml:space="preserve">NZ479</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t xml:space="preserve">30. 9. 2018</t>
+          <t xml:space="preserve">13. 9. 2026</t>
         </is>
       </c>
       <c r="F179">
-        <v>2</v>
+        <v>59</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t xml:space="preserve">OL100RCS</t>
+          <t xml:space="preserve">OK7T</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ93</t>
+          <t xml:space="preserve">NZ130</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 10. 2018</t>
+          <t xml:space="preserve">14. 7. 2019</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ96</t>
+          <t xml:space="preserve">NZ134</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t xml:space="preserve">28. 10. 2018</t>
+          <t xml:space="preserve">11. 8. 2019</t>
         </is>
       </c>
       <c r="F180">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t xml:space="preserve">OL13FORT</t>
+          <t xml:space="preserve">OL100BOB</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ89</t>
+          <t xml:space="preserve">NZ94</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 9. 2018</t>
+          <t xml:space="preserve">14. 10. 2018</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ231</t>
+          <t xml:space="preserve">NZ94</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t xml:space="preserve">29. 8. 2021</t>
+          <t xml:space="preserve">14. 10. 2018</t>
         </is>
       </c>
       <c r="F181">
-        <v>14</v>
+        <v>1</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t xml:space="preserve">OL150KR</t>
+          <t xml:space="preserve">OL100CSR</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ266</t>
+          <t xml:space="preserve">NZ87</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t xml:space="preserve">8. 5. 2022</t>
+          <t xml:space="preserve">26. 8. 2018</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ287</t>
+          <t xml:space="preserve">NZ92</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 10. 2022</t>
+          <t xml:space="preserve">30. 9. 2018</t>
         </is>
       </c>
       <c r="F182">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t xml:space="preserve">OL5B</t>
+          <t xml:space="preserve">OL100RCS</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ29</t>
+          <t xml:space="preserve">NZ93</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t xml:space="preserve">18. 6. 2017</t>
+          <t xml:space="preserve">7. 10. 2018</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ29</t>
+          <t xml:space="preserve">NZ96</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t xml:space="preserve">18. 6. 2017</t>
+          <t xml:space="preserve">28. 10. 2018</t>
         </is>
       </c>
       <c r="F183">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t xml:space="preserve">OL5WWA</t>
+          <t xml:space="preserve">OL13FORT</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ397</t>
+          <t xml:space="preserve">NZ89</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 1. 2025</t>
+          <t xml:space="preserve">9. 9. 2018</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ399</t>
+          <t xml:space="preserve">NZ231</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t xml:space="preserve">26. 1. 2025</t>
+          <t xml:space="preserve">29. 8. 2021</t>
         </is>
       </c>
       <c r="F184">
-        <v>2</v>
+        <v>14</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t xml:space="preserve">OL70OMP</t>
+          <t xml:space="preserve">OL150KR</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ172</t>
+          <t xml:space="preserve">NZ266</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 5. 2020</t>
+          <t xml:space="preserve">8. 5. 2022</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ172</t>
+          <t xml:space="preserve">NZ287</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 5. 2020</t>
+          <t xml:space="preserve">16. 10. 2022</t>
         </is>
       </c>
       <c r="F185">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t xml:space="preserve">OL75SILVERA</t>
+          <t xml:space="preserve">OL5B</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ20</t>
+          <t xml:space="preserve">NZ29</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 4. 2017</t>
+          <t xml:space="preserve">18. 6. 2017</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ20</t>
+          <t xml:space="preserve">NZ29</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 4. 2017</t>
+          <t xml:space="preserve">18. 6. 2017</t>
         </is>
       </c>
       <c r="F186">
         <v>1</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t xml:space="preserve">OL85ABU</t>
+          <t xml:space="preserve">OL5WWA</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ118</t>
+          <t xml:space="preserve">NZ397</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 4. 2019</t>
+          <t xml:space="preserve">12. 1. 2025</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ126</t>
+          <t xml:space="preserve">NZ399</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 6. 2019</t>
+          <t xml:space="preserve">26. 1. 2025</t>
         </is>
       </c>
       <c r="F187">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t xml:space="preserve">OL90ABU</t>
+          <t xml:space="preserve">OL70OMP</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ374</t>
+          <t xml:space="preserve">NZ172</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t xml:space="preserve">21. 7. 2024</t>
+          <t xml:space="preserve">24. 5. 2020</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ388</t>
+          <t xml:space="preserve">NZ172</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 11. 2024</t>
+          <t xml:space="preserve">24. 5. 2020</t>
         </is>
       </c>
       <c r="F188">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t xml:space="preserve">OL90CAV</t>
+          <t xml:space="preserve">OL75SILVERA</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ172</t>
+          <t xml:space="preserve">NZ20</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 5. 2020</t>
+          <t xml:space="preserve">9. 4. 2017</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ172</t>
+          <t xml:space="preserve">NZ20</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 5. 2020</t>
+          <t xml:space="preserve">9. 4. 2017</t>
         </is>
       </c>
       <c r="F189">
         <v>1</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t xml:space="preserve">OL90ITALIA</t>
+          <t xml:space="preserve">OL85ABU</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ76</t>
+          <t xml:space="preserve">NZ118</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 6. 2018</t>
+          <t xml:space="preserve">14. 4. 2019</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ76</t>
+          <t xml:space="preserve">NZ126</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 6. 2018</t>
+          <t xml:space="preserve">16. 6. 2019</t>
         </is>
       </c>
       <c r="F190">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM0AS</t>
+          <t xml:space="preserve">OL90ABU</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ105</t>
+          <t xml:space="preserve">NZ374</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t xml:space="preserve">13. 1. 2019</t>
+          <t xml:space="preserve">21. 7. 2024</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ414</t>
+          <t xml:space="preserve">NZ388</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t xml:space="preserve">11. 5. 2025</t>
+          <t xml:space="preserve">3. 11. 2024</t>
         </is>
       </c>
       <c r="F191">
-        <v>89</v>
+        <v>5</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM2KI</t>
+          <t xml:space="preserve">OL90CAV</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ118</t>
+          <t xml:space="preserve">NZ172</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 4. 2019</t>
+          <t xml:space="preserve">24. 5. 2020</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ472</t>
+          <t xml:space="preserve">NZ172</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 7. 2026</t>
+          <t xml:space="preserve">24. 5. 2020</t>
         </is>
       </c>
       <c r="F192">
-        <v>115</v>
+        <v>1</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM2KI/Q</t>
+          <t xml:space="preserve">OL90ITALIA</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ310</t>
+          <t xml:space="preserve">NZ76</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 4. 2023</t>
+          <t xml:space="preserve">3. 6. 2018</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ465</t>
+          <t xml:space="preserve">NZ76</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 5. 2026</t>
+          <t xml:space="preserve">3. 6. 2018</t>
         </is>
       </c>
       <c r="F193">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM3BA</t>
+          <t xml:space="preserve">OM0AS</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ18</t>
+          <t xml:space="preserve">NZ105</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t xml:space="preserve">26. 3. 2017</t>
+          <t xml:space="preserve">13. 1. 2019</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ45</t>
+          <t xml:space="preserve">NZ414</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 10. 2017</t>
+          <t xml:space="preserve">11. 5. 2025</t>
         </is>
       </c>
       <c r="F194">
-        <v>12</v>
+        <v>89</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM3CQ</t>
+          <t xml:space="preserve">OM2KI</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ166</t>
+          <t xml:space="preserve">NZ118</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 4. 2020</t>
+          <t xml:space="preserve">14. 4. 2019</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ270</t>
+          <t xml:space="preserve">NZ472</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 6. 2022</t>
+          <t xml:space="preserve">19. 7. 2026</t>
         </is>
       </c>
       <c r="F195">
-        <v>72</v>
+        <v>115</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM3EI</t>
+          <t xml:space="preserve">OM2KI/Q</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ169</t>
+          <t xml:space="preserve">NZ310</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 5. 2020</t>
+          <t xml:space="preserve">2. 4. 2023</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ171</t>
+          <t xml:space="preserve">NZ465</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t xml:space="preserve">17. 5. 2020</t>
+          <t xml:space="preserve">24. 5. 2026</t>
         </is>
       </c>
       <c r="F196">
-        <v>2</v>
+        <v>30</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM3FW</t>
+          <t xml:space="preserve">OM3BA</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ303</t>
+          <t xml:space="preserve">NZ18</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 2. 2023</t>
+          <t xml:space="preserve">26. 3. 2017</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ473</t>
+          <t xml:space="preserve">NZ45</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t xml:space="preserve">26. 7. 2026</t>
+          <t xml:space="preserve">15. 10. 2017</t>
         </is>
       </c>
       <c r="F197">
-        <v>130</v>
+        <v>12</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM3IAG</t>
+          <t xml:space="preserve">OM3CQ</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ22</t>
+          <t xml:space="preserve">NZ166</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 4. 2017</t>
+          <t xml:space="preserve">12. 4. 2020</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ22</t>
+          <t xml:space="preserve">NZ270</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 4. 2017</t>
+          <t xml:space="preserve">12. 6. 2022</t>
         </is>
       </c>
       <c r="F198">
-        <v>1</v>
+        <v>72</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM3KAP</t>
+          <t xml:space="preserve">OM3EI</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ62</t>
+          <t xml:space="preserve">NZ169</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t xml:space="preserve">18. 2. 2018</t>
+          <t xml:space="preserve">3. 5. 2020</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ62</t>
+          <t xml:space="preserve">NZ171</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t xml:space="preserve">18. 2. 2018</t>
+          <t xml:space="preserve">17. 5. 2020</t>
         </is>
       </c>
       <c r="F199">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM3PA</t>
+          <t xml:space="preserve">OM3FW</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ303</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">12. 2. 2023</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ197</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t xml:space="preserve">6. 12. 2020</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F200">
-        <v>161</v>
+        <v>135</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM3TBG</t>
+          <t xml:space="preserve">OM3IAG</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ106</t>
+          <t xml:space="preserve">NZ22</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 1. 2019</t>
+          <t xml:space="preserve">23. 4. 2017</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ106</t>
+          <t xml:space="preserve">NZ22</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 1. 2019</t>
+          <t xml:space="preserve">23. 4. 2017</t>
         </is>
       </c>
       <c r="F201">
         <v>1</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM3WZ</t>
+          <t xml:space="preserve">OM3KAP</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ11</t>
+          <t xml:space="preserve">NZ62</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 2. 2017</t>
+          <t xml:space="preserve">18. 2. 2018</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ288</t>
+          <t xml:space="preserve">NZ62</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 10. 2022</t>
+          <t xml:space="preserve">18. 2. 2018</t>
         </is>
       </c>
       <c r="F202">
-        <v>237</v>
+        <v>1</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM3WZ/Q</t>
+          <t xml:space="preserve">OM3PA</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ20</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 4. 2017</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ25</t>
+          <t xml:space="preserve">NZ197</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 5. 2017</t>
+          <t xml:space="preserve">6. 12. 2020</t>
         </is>
       </c>
       <c r="F203">
-        <v>6</v>
+        <v>161</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM3ZU</t>
+          <t xml:space="preserve">OM3TBG</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ138</t>
+          <t xml:space="preserve">NZ106</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t xml:space="preserve">15. 9. 2019</t>
+          <t xml:space="preserve">20. 1. 2019</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZM10</t>
+          <t xml:space="preserve">NZ106</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 8. 2026</t>
+          <t xml:space="preserve">20. 1. 2019</t>
         </is>
       </c>
       <c r="F204">
-        <v>256</v>
+        <v>1</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM3ZU/Q</t>
+          <t xml:space="preserve">OM3WZ</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ193</t>
+          <t xml:space="preserve">NZ11</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t xml:space="preserve">25. 10. 2020</t>
+          <t xml:space="preserve">5. 2. 2017</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ247</t>
+          <t xml:space="preserve">NZ288</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t xml:space="preserve">26. 12. 2021</t>
+          <t xml:space="preserve">23. 10. 2022</t>
         </is>
       </c>
       <c r="F205">
-        <v>47</v>
+        <v>237</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM4AY</t>
+          <t xml:space="preserve">OM3WZ/Q</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ172</t>
+          <t xml:space="preserve">NZ20</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t xml:space="preserve">24. 5. 2020</t>
+          <t xml:space="preserve">9. 4. 2017</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZM10</t>
+          <t xml:space="preserve">NZ25</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 8. 2026</t>
+          <t xml:space="preserve">14. 5. 2017</t>
         </is>
       </c>
       <c r="F206">
-        <v>86</v>
+        <v>6</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM4AZF</t>
+          <t xml:space="preserve">OM3ZU</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ147</t>
+          <t xml:space="preserve">NZ138</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 12. 2019</t>
+          <t xml:space="preserve">15. 9. 2019</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ201</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 1. 2021</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F207">
-        <v>13</v>
+        <v>262</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM4WM</t>
+          <t xml:space="preserve">OM3ZU/Q</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ469</t>
+          <t xml:space="preserve">NZ193</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t xml:space="preserve">28. 6. 2026</t>
+          <t xml:space="preserve">25. 10. 2020</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ469</t>
+          <t xml:space="preserve">NZ247</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t xml:space="preserve">28. 6. 2026</t>
+          <t xml:space="preserve">26. 12. 2021</t>
         </is>
       </c>
       <c r="F208">
-        <v>1</v>
+        <v>47</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM5CM</t>
+          <t xml:space="preserve">OM4AY</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ209</t>
+          <t xml:space="preserve">NZ172</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 3. 2021</t>
+          <t xml:space="preserve">24. 5. 2020</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ215</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t xml:space="preserve">25. 4. 2021</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F209">
-        <v>6</v>
+        <v>90</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM5CX</t>
+          <t xml:space="preserve">OM4AZF</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ198</t>
+          <t xml:space="preserve">NZ147</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t xml:space="preserve">13. 12. 2020</t>
+          <t xml:space="preserve">1. 12. 2019</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ475</t>
+          <t xml:space="preserve">NZ201</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 8. 2026</t>
+          <t xml:space="preserve">10. 1. 2021</t>
         </is>
       </c>
       <c r="F210">
-        <v>209</v>
+        <v>13</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM5MI</t>
+          <t xml:space="preserve">OM4WM</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ248</t>
+          <t xml:space="preserve">NZ469</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 1. 2022</t>
+          <t xml:space="preserve">28. 6. 2026</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ248</t>
+          <t xml:space="preserve">NZ469</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 1. 2022</t>
+          <t xml:space="preserve">28. 6. 2026</t>
         </is>
       </c>
       <c r="F211">
         <v>1</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM5RM</t>
+          <t xml:space="preserve">OM5CM</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ39</t>
+          <t xml:space="preserve">NZ209</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2017</t>
+          <t xml:space="preserve">14. 3. 2021</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ341</t>
+          <t xml:space="preserve">NZ215</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 11. 2023</t>
+          <t xml:space="preserve">25. 4. 2021</t>
         </is>
       </c>
       <c r="F212">
-        <v>34</v>
+        <v>6</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM5RW</t>
+          <t xml:space="preserve">OM5CX</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ197</t>
+          <t xml:space="preserve">NZ198</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t xml:space="preserve">6. 12. 2020</t>
+          <t xml:space="preserve">13. 12. 2020</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ449</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 2. 2026</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F213">
-        <v>28</v>
+        <v>214</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM5RW/Q</t>
+          <t xml:space="preserve">OM5MI</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ169</t>
+          <t xml:space="preserve">NZ248</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 5. 2020</t>
+          <t xml:space="preserve">2. 1. 2022</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ248</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">2. 1. 2022</t>
         </is>
       </c>
       <c r="F214">
-        <v>146</v>
+        <v>1</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM5ZW</t>
+          <t xml:space="preserve">OM5RM</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ124</t>
+          <t xml:space="preserve">NZ39</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 6. 2019</t>
+          <t xml:space="preserve">3. 9. 2017</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ396</t>
+          <t xml:space="preserve">NZ341</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 1. 2025</t>
+          <t xml:space="preserve">19. 11. 2023</t>
         </is>
       </c>
       <c r="F215">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM6ES/Q</t>
+          <t xml:space="preserve">OM5RW</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ43</t>
+          <t xml:space="preserve">NZ197</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 10. 2017</t>
+          <t xml:space="preserve">6. 12. 2020</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ43</t>
+          <t xml:space="preserve">NZ449</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 10. 2017</t>
+          <t xml:space="preserve">1. 2. 2026</t>
         </is>
       </c>
       <c r="F216">
-        <v>1</v>
+        <v>28</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM6MS</t>
+          <t xml:space="preserve">OM5RW/Q</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ17</t>
+          <t xml:space="preserve">NZ169</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 3. 2017</t>
+          <t xml:space="preserve">3. 5. 2020</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ348</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 1. 2024</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F217">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM6MW</t>
+          <t xml:space="preserve">OM5ZW</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ397</t>
+          <t xml:space="preserve">NZ124</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 1. 2025</t>
+          <t xml:space="preserve">2. 6. 2019</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ404</t>
+          <t xml:space="preserve">NZ396</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 3. 2025</t>
+          <t xml:space="preserve">5. 1. 2025</t>
         </is>
       </c>
       <c r="F218">
-        <v>2</v>
+        <v>24</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM77PA</t>
+          <t xml:space="preserve">OM6ES/Q</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ217</t>
+          <t xml:space="preserve">NZ43</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 5. 2021</t>
+          <t xml:space="preserve">1. 10. 2017</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ247</t>
+          <t xml:space="preserve">NZ43</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t xml:space="preserve">26. 12. 2021</t>
+          <t xml:space="preserve">1. 10. 2017</t>
         </is>
       </c>
       <c r="F219">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM7CG</t>
+          <t xml:space="preserve">OM6MS</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ17</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">19. 3. 2017</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ137</t>
+          <t xml:space="preserve">NZ348</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t xml:space="preserve">8. 9. 2019</t>
+          <t xml:space="preserve">14. 1. 2024</t>
         </is>
       </c>
       <c r="F220">
-        <v>117</v>
+        <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM7CG/Q</t>
+          <t xml:space="preserve">OM6MW</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ4</t>
+          <t xml:space="preserve">NZ397</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t xml:space="preserve">18. 12. 2016</t>
+          <t xml:space="preserve">12. 1. 2025</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ63</t>
+          <t xml:space="preserve">NZ404</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t xml:space="preserve">25. 2. 2018</t>
+          <t xml:space="preserve">2. 3. 2025</t>
         </is>
       </c>
       <c r="F221">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM7CV</t>
+          <t xml:space="preserve">OM77PA</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ192</t>
+          <t xml:space="preserve">NZ217</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t xml:space="preserve">18. 10. 2020</t>
+          <t xml:space="preserve">9. 5. 2021</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ192</t>
+          <t xml:space="preserve">NZ247</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t xml:space="preserve">18. 10. 2020</t>
+          <t xml:space="preserve">26. 12. 2021</t>
         </is>
       </c>
       <c r="F222">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM80PAR</t>
+          <t xml:space="preserve">OM7CG</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ87</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t xml:space="preserve">26. 8. 2018</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ103</t>
+          <t xml:space="preserve">NZ137</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t xml:space="preserve">30. 12. 2018</t>
+          <t xml:space="preserve">8. 9. 2019</t>
         </is>
       </c>
       <c r="F223">
-        <v>2</v>
+        <v>117</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM80SNP</t>
+          <t xml:space="preserve">OM7CG/Q</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ376</t>
+          <t xml:space="preserve">NZ4</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t xml:space="preserve">4. 8. 2024</t>
+          <t xml:space="preserve">18. 12. 2016</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ376</t>
+          <t xml:space="preserve">NZ63</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t xml:space="preserve">4. 8. 2024</t>
+          <t xml:space="preserve">25. 2. 2018</t>
         </is>
       </c>
       <c r="F224">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM8AQ</t>
+          <t xml:space="preserve">OM7CV</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ237</t>
+          <t xml:space="preserve">NZ192</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 10. 2021</t>
+          <t xml:space="preserve">18. 10. 2020</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ192</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">18. 10. 2020</t>
         </is>
       </c>
       <c r="F225">
-        <v>162</v>
+        <v>1</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM8FF</t>
+          <t xml:space="preserve">OM80PAR</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ11</t>
+          <t xml:space="preserve">NZ87</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 2. 2017</t>
+          <t xml:space="preserve">26. 8. 2018</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ231</t>
+          <t xml:space="preserve">NZ103</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t xml:space="preserve">29. 8. 2021</t>
+          <t xml:space="preserve">30. 12. 2018</t>
         </is>
       </c>
       <c r="F226">
-        <v>101</v>
+        <v>2</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t xml:space="preserve">OM8ON</t>
+          <t xml:space="preserve">OM80SNP</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t xml:space="preserve">NCUC1</t>
+          <t xml:space="preserve">NZ376</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t xml:space="preserve">20. 11. 2016</t>
+          <t xml:space="preserve">4. 8. 2024</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ332</t>
+          <t xml:space="preserve">NZ376</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t xml:space="preserve">17. 9. 2023</t>
+          <t xml:space="preserve">4. 8. 2024</t>
         </is>
       </c>
       <c r="F227">
-        <v>245</v>
+        <v>1</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t xml:space="preserve">SC6O</t>
+          <t xml:space="preserve">OM8AQ</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ330</t>
+          <t xml:space="preserve">NZ237</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2023</t>
+          <t xml:space="preserve">10. 10. 2021</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ330</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2023</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F228">
-        <v>1</v>
+        <v>165</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t xml:space="preserve">SD1A</t>
+          <t xml:space="preserve">OM8FF</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ330</t>
+          <t xml:space="preserve">NZ11</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2023</t>
+          <t xml:space="preserve">5. 2. 2017</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ337</t>
+          <t xml:space="preserve">NZ231</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t xml:space="preserve">22. 10. 2023</t>
+          <t xml:space="preserve">29. 8. 2021</t>
         </is>
       </c>
       <c r="F229">
-        <v>4</v>
+        <v>101</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t xml:space="preserve">SE0B</t>
+          <t xml:space="preserve">OM8ON</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ331</t>
+          <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 9. 2023</t>
+          <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ331</t>
+          <t xml:space="preserve">NZ332</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t xml:space="preserve">10. 9. 2023</t>
+          <t xml:space="preserve">17. 9. 2023</t>
         </is>
       </c>
       <c r="F230">
-        <v>1</v>
+        <v>245</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN1T</t>
+          <t xml:space="preserve">SC6O</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ461</t>
+          <t xml:space="preserve">NZ330</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t xml:space="preserve">26. 4. 2026</t>
+          <t xml:space="preserve">3. 9. 2023</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ330</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">3. 9. 2023</t>
         </is>
       </c>
       <c r="F231">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN5J</t>
+          <t xml:space="preserve">SD1A</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ416</t>
+          <t xml:space="preserve">NZ330</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 6. 2025</t>
+          <t xml:space="preserve">3. 9. 2023</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ466</t>
+          <t xml:space="preserve">NZ337</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 6. 2026</t>
+          <t xml:space="preserve">22. 10. 2023</t>
         </is>
       </c>
       <c r="F232">
         <v>4</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN5N</t>
+          <t xml:space="preserve">SE0B</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ412</t>
+          <t xml:space="preserve">NZ331</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t xml:space="preserve">27. 4. 2025</t>
+          <t xml:space="preserve">10. 9. 2023</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ331</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">10. 9. 2023</t>
         </is>
       </c>
       <c r="F233">
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t xml:space="preserve">SO3O</t>
+          <t xml:space="preserve">SN1T</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ471</t>
+          <t xml:space="preserve">NZ461</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 7. 2026</t>
+          <t xml:space="preserve">26. 4. 2026</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ471</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F234">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t xml:space="preserve">SO5O</t>
+          <t xml:space="preserve">SN5J</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ439</t>
+          <t xml:space="preserve">NZ416</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 11. 2025</t>
+          <t xml:space="preserve">1. 6. 2025</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ453</t>
+          <t xml:space="preserve">NZ466</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 3. 2026</t>
+          <t xml:space="preserve">7. 6. 2026</t>
         </is>
       </c>
       <c r="F235">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t xml:space="preserve">SP4AWE</t>
+          <t xml:space="preserve">SN5N</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ474</t>
+          <t xml:space="preserve">NZ412</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. 8. 2026</t>
+          <t xml:space="preserve">27. 4. 2025</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ475</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t xml:space="preserve">9. 8. 2026</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F236">
-        <v>2</v>
+        <v>32</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t xml:space="preserve">SP7N</t>
+          <t xml:space="preserve">SO3O</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ454</t>
+          <t xml:space="preserve">NZ471</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t xml:space="preserve">8. 3. 2026</t>
+          <t xml:space="preserve">12. 7. 2026</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ471</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">12. 7. 2026</t>
         </is>
       </c>
       <c r="F237">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t xml:space="preserve">SP8BXL</t>
+          <t xml:space="preserve">SO5O</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ330</t>
+          <t xml:space="preserve">NZ439</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2023</t>
+          <t xml:space="preserve">16. 11. 2025</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ339</t>
+          <t xml:space="preserve">NZ453</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 11. 2023</t>
+          <t xml:space="preserve">1. 3. 2026</t>
         </is>
       </c>
       <c r="F238">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t xml:space="preserve">SP9KJU</t>
+          <t xml:space="preserve">SP4AWE</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ466</t>
+          <t xml:space="preserve">NZ474</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 6. 2026</t>
+          <t xml:space="preserve">2. 8. 2026</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ466</t>
+          <t xml:space="preserve">NZ475</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 6. 2026</t>
+          <t xml:space="preserve">9. 8. 2026</t>
         </is>
       </c>
       <c r="F239">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t xml:space="preserve">SP9LAS</t>
+          <t xml:space="preserve">SP7N</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ454</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">8. 3. 2026</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ476</t>
+          <t xml:space="preserve">NZ482</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t xml:space="preserve">23. 8. 2026</t>
+          <t xml:space="preserve">4. 10. 2026</t>
         </is>
       </c>
       <c r="F240">
-        <v>1</v>
+        <v>26</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t xml:space="preserve">SQ7M</t>
+          <t xml:space="preserve">SP8BXL</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ466</t>
+          <t xml:space="preserve">NZ330</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 6. 2026</t>
+          <t xml:space="preserve">3. 9. 2023</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ472</t>
+          <t xml:space="preserve">NZ339</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 7. 2026</t>
+          <t xml:space="preserve">5. 11. 2023</t>
         </is>
       </c>
       <c r="F241">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t xml:space="preserve">SQ9I</t>
+          <t xml:space="preserve">SP9KJU</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ464</t>
+          <t xml:space="preserve">NZ466</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t xml:space="preserve">17. 5. 2026</t>
+          <t xml:space="preserve">7. 6. 2026</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ464</t>
+          <t xml:space="preserve">NZ466</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t xml:space="preserve">17. 5. 2026</t>
+          <t xml:space="preserve">7. 6. 2026</t>
         </is>
       </c>
       <c r="F242">
         <v>1</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t xml:space="preserve">SQ9TX</t>
+          <t xml:space="preserve">SP9LAS</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ460</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 4. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F243">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t xml:space="preserve">YL3JD</t>
+          <t xml:space="preserve">SQ7M</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ330</t>
+          <t xml:space="preserve">NZ466</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2023</t>
+          <t xml:space="preserve">7. 6. 2026</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ330</t>
+          <t xml:space="preserve">NZ472</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2023</t>
+          <t xml:space="preserve">19. 7. 2026</t>
         </is>
       </c>
       <c r="F244">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
+          <t xml:space="preserve">SQ9I</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NZ464</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17. 5. 2026</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NZ464</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17. 5. 2026</t>
+        </is>
+      </c>
+      <c r="F245">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SQ9TX</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NZ460</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">19. 4. 2026</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NZ482</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4. 10. 2026</t>
+        </is>
+      </c>
+      <c r="F246">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">YL3JD</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NZ330</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3. 9. 2023</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NZ330</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3. 9. 2023</t>
+        </is>
+      </c>
+      <c r="F247">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
           <t xml:space="preserve">YO8DOH</t>
         </is>
       </c>
-      <c r="B245" t="inlineStr">
+      <c r="B248" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ334</t>
         </is>
       </c>
-      <c r="C245" t="inlineStr">
+      <c r="C248" t="inlineStr">
         <is>
           <t xml:space="preserve">1. 10. 2023</t>
         </is>
       </c>
-      <c r="D245" t="inlineStr">
+      <c r="D248" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ348</t>
         </is>
       </c>
-      <c r="E245" t="inlineStr">
+      <c r="E248" t="inlineStr">
         <is>
           <t xml:space="preserve">14. 1. 2024</t>
         </is>
       </c>
-      <c r="F245">
+      <c r="F248">
         <v>2</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>