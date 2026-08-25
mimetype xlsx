--- v0 (2026-07-11)
+++ v1 (2026-08-25)
@@ -152,120 +152,120 @@
           <t xml:space="preserve">15. 10. 2023</t>
         </is>
       </c>
       <c r="F3">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">DK2FG</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ462</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">3. 5. 2026</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F4">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">DM6EE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ336</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">15. 10. 2023</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ336</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">15. 10. 2023</t>
         </is>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">DM7W</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ465</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">24. 5. 2026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZM10</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">16. 8. 2026</t>
         </is>
       </c>
       <c r="F6">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">HA/OK2SRO/Q</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ94</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">14. 10. 2018</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ142</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
@@ -302,120 +302,120 @@
           <t xml:space="preserve">10. 3. 2024</t>
         </is>
       </c>
       <c r="F8">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1AY</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ469</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">28. 6. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F9">
-        <v>121</v>
+        <v>127</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1BJH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1BM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ427</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">24. 8. 2025</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZM10</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">16. 8. 2026</t>
         </is>
       </c>
       <c r="F11">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1BM/Q</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ380</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">8. 9. 2024</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ426</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
@@ -902,60 +902,60 @@
           <t xml:space="preserve">3. 6. 2018</t>
         </is>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1DOR</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ72</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t xml:space="preserve">29. 4. 2018</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F29">
-        <v>340</v>
+        <v>346</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1DOZ</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ93</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t xml:space="preserve">7. 10. 2018</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ93</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
@@ -1022,60 +1022,60 @@
           <t xml:space="preserve">6. 8. 2017</t>
         </is>
       </c>
       <c r="F32">
         <v>2</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1DSZ</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ17</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t xml:space="preserve">19. 3. 2017</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F33">
-        <v>269</v>
+        <v>276</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1DSZ/Q</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ25</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t xml:space="preserve">14. 5. 2017</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ376</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
@@ -1412,60 +1412,60 @@
           <t xml:space="preserve">17. 5. 2026</t>
         </is>
       </c>
       <c r="F45">
         <v>45</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1FII</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ108</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t xml:space="preserve">3. 2. 2019</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F46">
-        <v>150</v>
+        <v>156</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1FII/Q</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ253</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t xml:space="preserve">6. 2. 2022</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ339</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
@@ -2312,60 +2312,60 @@
           <t xml:space="preserve">8. 2. 2026</t>
         </is>
       </c>
       <c r="F75">
         <v>20</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1LO/Q</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ56</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t xml:space="preserve">7. 1. 2018</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F76">
-        <v>315</v>
+        <v>322</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1LV</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ119</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t xml:space="preserve">21. 4. 2019</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ407</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
@@ -2492,60 +2492,60 @@
           <t xml:space="preserve">2. 2. 2025</t>
         </is>
       </c>
       <c r="F81">
         <v>242</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1MV</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ230</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t xml:space="preserve">15. 8. 2021</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ445</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t xml:space="preserve">4. 1. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F82">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1MV/Q</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ233</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t xml:space="preserve">12. 9. 2021</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ233</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
@@ -2612,60 +2612,60 @@
           <t xml:space="preserve">2. 2. 2025</t>
         </is>
       </c>
       <c r="F85">
         <v>66</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1OA</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ104</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t xml:space="preserve">6. 1. 2019</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F86">
-        <v>273</v>
+        <v>277</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1ODX</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ395</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t xml:space="preserve">29. 12. 2024</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ395</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
@@ -2912,90 +2912,90 @@
           <t xml:space="preserve">12. 8. 2018</t>
         </is>
       </c>
       <c r="F95">
         <v>1</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1UKY</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ349</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t xml:space="preserve">21. 1. 2024</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F96">
-        <v>106</v>
+        <v>113</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1USP</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ8</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t xml:space="preserve">15. 1. 2017</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ469</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t xml:space="preserve">28. 6. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F97">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1USP/Q</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ53</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t xml:space="preserve">17. 12. 2017</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ221</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
@@ -3032,60 +3032,60 @@
           <t xml:space="preserve">19. 4. 2026</t>
         </is>
       </c>
       <c r="F99">
         <v>138</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1WSL</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ88</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t xml:space="preserve">2. 9. 2018</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ467</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 6. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F100">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t xml:space="preserve">OK1WSL/Q</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ86</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t xml:space="preserve">12. 8. 2018</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ164</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
@@ -3362,120 +3362,120 @@
           <t xml:space="preserve">23. 4. 2017</t>
         </is>
       </c>
       <c r="F110">
         <v>2</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2BFN</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ171</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t xml:space="preserve">17. 5. 2020</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F111">
-        <v>134</v>
+        <v>141</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2BLD</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ2</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t xml:space="preserve">4. 12. 2016</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ5</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t xml:space="preserve">25. 12. 2016</t>
         </is>
       </c>
       <c r="F112">
         <v>4</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2BLD/Q</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ6</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t xml:space="preserve">1. 1. 2017</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ469</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t xml:space="preserve">28. 6. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F113">
-        <v>321</v>
+        <v>327</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2BND</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ110</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t xml:space="preserve">17. 2. 2019</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ176</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
@@ -3752,60 +3752,60 @@
           <t xml:space="preserve">1. 10. 2023</t>
         </is>
       </c>
       <c r="F123">
         <v>4</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2EA</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ9</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t xml:space="preserve">22. 1. 2017</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ457</t>
+          <t xml:space="preserve">NZ473</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t xml:space="preserve">29. 3. 2026</t>
+          <t xml:space="preserve">26. 7. 2026</t>
         </is>
       </c>
       <c r="F124">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2EA/Q</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ74</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t xml:space="preserve">13. 5. 2018</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ100</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
@@ -3872,210 +3872,210 @@
           <t xml:space="preserve">19. 4. 2026</t>
         </is>
       </c>
       <c r="F127">
         <v>21</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2IW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ259</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t xml:space="preserve">20. 3. 2022</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ469</t>
+          <t xml:space="preserve">NZ475</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t xml:space="preserve">28. 6. 2026</t>
+          <t xml:space="preserve">9. 8. 2026</t>
         </is>
       </c>
       <c r="F128">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2KRT</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ331</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t xml:space="preserve">10. 9. 2023</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ333</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t xml:space="preserve">24. 9. 2023</t>
         </is>
       </c>
       <c r="F129">
         <v>3</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2LF</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ39</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t xml:space="preserve">3. 9. 2017</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ434</t>
+          <t xml:space="preserve">NZ475</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 10. 2025</t>
+          <t xml:space="preserve">9. 8. 2026</t>
         </is>
       </c>
       <c r="F130">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2NAJ</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F131">
-        <v>244</v>
+        <v>251</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2NAJ/Q</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ283</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t xml:space="preserve">18. 9. 2022</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ402</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t xml:space="preserve">16. 2. 2025</t>
         </is>
       </c>
       <c r="F132">
         <v>2</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2NO</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ14</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t xml:space="preserve">26. 2. 2017</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F133">
-        <v>217</v>
+        <v>222</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2OCT</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ39</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t xml:space="preserve">3. 9. 2017</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ79</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
@@ -4202,150 +4202,150 @@
           <t xml:space="preserve">27. 2. 2022</t>
         </is>
       </c>
       <c r="F138">
         <v>32</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2PKT</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ106</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t xml:space="preserve">20. 1. 2019</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F139">
-        <v>327</v>
+        <v>333</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2PP</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ24</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t xml:space="preserve">7. 5. 2017</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ125</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t xml:space="preserve">9. 6. 2019</t>
         </is>
       </c>
       <c r="F140">
         <v>13</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2PXX</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ429</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t xml:space="preserve">7. 9. 2025</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ475</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">9. 8. 2026</t>
         </is>
       </c>
       <c r="F141">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2PYA</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F142">
-        <v>409</v>
+        <v>415</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t xml:space="preserve">OK2PYA/Q</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ400</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t xml:space="preserve">2. 2. 2025</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ400</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
@@ -4952,120 +4952,120 @@
           <t xml:space="preserve">14. 10. 2018</t>
         </is>
       </c>
       <c r="F163">
         <v>28</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t xml:space="preserve">OK5MM/Q</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ358</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t xml:space="preserve">24. 3. 2024</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ469</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t xml:space="preserve">28. 6. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F164">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t xml:space="preserve">OK5MN</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t xml:space="preserve">NCUC1</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t xml:space="preserve">20. 11. 2016</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ469</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t xml:space="preserve">28. 6. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F165">
-        <v>163</v>
+        <v>170</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t xml:space="preserve">OK5NZ</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ378</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t xml:space="preserve">25. 8. 2024</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F166">
-        <v>82</v>
+        <v>90</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t xml:space="preserve">OK5OK</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ81</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t xml:space="preserve">8. 7. 2018</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ333</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
@@ -5312,60 +5312,60 @@
           <t xml:space="preserve">2. 11. 2025</t>
         </is>
       </c>
       <c r="F175">
         <v>12</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t xml:space="preserve">OK7NV/Q</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ220</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t xml:space="preserve">6. 6. 2021</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ466</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 6. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F176">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t xml:space="preserve">OK7T</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ130</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t xml:space="preserve">14. 7. 2019</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ134</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
@@ -5792,60 +5792,60 @@
           <t xml:space="preserve">11. 5. 2025</t>
         </is>
       </c>
       <c r="F191">
         <v>89</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t xml:space="preserve">OM2KI</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ118</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t xml:space="preserve">14. 4. 2019</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ434</t>
+          <t xml:space="preserve">NZ472</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t xml:space="preserve">12. 10. 2025</t>
+          <t xml:space="preserve">19. 7. 2026</t>
         </is>
       </c>
       <c r="F192">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t xml:space="preserve">OM2KI/Q</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ310</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t xml:space="preserve">2. 4. 2023</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ465</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
@@ -5942,60 +5942,60 @@
           <t xml:space="preserve">17. 5. 2020</t>
         </is>
       </c>
       <c r="F196">
         <v>2</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t xml:space="preserve">OM3FW</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ303</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t xml:space="preserve">12. 2. 2023</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ467</t>
+          <t xml:space="preserve">NZ473</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 6. 2026</t>
+          <t xml:space="preserve">26. 7. 2026</t>
         </is>
       </c>
       <c r="F197">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t xml:space="preserve">OM3IAG</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ22</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t xml:space="preserve">23. 4. 2017</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ22</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
@@ -6152,120 +6152,120 @@
           <t xml:space="preserve">14. 5. 2017</t>
         </is>
       </c>
       <c r="F203">
         <v>6</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t xml:space="preserve">OM3ZU</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ138</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t xml:space="preserve">15. 9. 2019</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZM10</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">16. 8. 2026</t>
         </is>
       </c>
       <c r="F204">
-        <v>251</v>
+        <v>256</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t xml:space="preserve">OM3ZU/Q</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ193</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t xml:space="preserve">25. 10. 2020</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ247</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t xml:space="preserve">26. 12. 2021</t>
         </is>
       </c>
       <c r="F205">
         <v>47</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t xml:space="preserve">OM4AY</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ172</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t xml:space="preserve">24. 5. 2020</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZM10</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">16. 8. 2026</t>
         </is>
       </c>
       <c r="F206">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t xml:space="preserve">OM4AZF</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ147</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t xml:space="preserve">1. 12. 2019</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ201</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
@@ -6332,60 +6332,60 @@
           <t xml:space="preserve">25. 4. 2021</t>
         </is>
       </c>
       <c r="F209">
         <v>6</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t xml:space="preserve">OM5CX</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ198</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t xml:space="preserve">13. 12. 2020</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ475</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">9. 8. 2026</t>
         </is>
       </c>
       <c r="F210">
-        <v>205</v>
+        <v>209</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t xml:space="preserve">OM5MI</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ248</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t xml:space="preserve">2. 1. 2022</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ248</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
@@ -6452,60 +6452,60 @@
           <t xml:space="preserve">1. 2. 2026</t>
         </is>
       </c>
       <c r="F213">
         <v>28</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t xml:space="preserve">OM5RW/Q</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ169</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t xml:space="preserve">3. 5. 2020</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ468</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t xml:space="preserve">21. 6. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F214">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t xml:space="preserve">OM5ZW</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ124</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t xml:space="preserve">2. 6. 2019</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ396</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
@@ -6782,60 +6782,60 @@
           <t xml:space="preserve">4. 8. 2024</t>
         </is>
       </c>
       <c r="F224">
         <v>1</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t xml:space="preserve">OM8AQ</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ237</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t xml:space="preserve">10. 10. 2021</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ468</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t xml:space="preserve">21. 6. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F225">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t xml:space="preserve">OM8FF</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ11</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t xml:space="preserve">5. 2. 2017</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ231</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
@@ -6962,370 +6962,460 @@
           <t xml:space="preserve">10. 9. 2023</t>
         </is>
       </c>
       <c r="F230">
         <v>1</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t xml:space="preserve">SN1T</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ461</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t xml:space="preserve">26. 4. 2026</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ462</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 5. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F231">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t xml:space="preserve">SN5J</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ416</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t xml:space="preserve">1. 6. 2025</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ466</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t xml:space="preserve">7. 6. 2026</t>
         </is>
       </c>
       <c r="F232">
         <v>4</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t xml:space="preserve">SN5N</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ412</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t xml:space="preserve">27. 4. 2025</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ468</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t xml:space="preserve">21. 6. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F233">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t xml:space="preserve">SO5O</t>
+          <t xml:space="preserve">SO3O</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ439</t>
+          <t xml:space="preserve">NZ471</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t xml:space="preserve">16. 11. 2025</t>
+          <t xml:space="preserve">12. 7. 2026</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ453</t>
+          <t xml:space="preserve">NZ471</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t xml:space="preserve">1. 3. 2026</t>
+          <t xml:space="preserve">12. 7. 2026</t>
         </is>
       </c>
       <c r="F234">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t xml:space="preserve">SP7N</t>
+          <t xml:space="preserve">SO5O</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ454</t>
+          <t xml:space="preserve">NZ439</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t xml:space="preserve">8. 3. 2026</t>
+          <t xml:space="preserve">16. 11. 2025</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ453</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">1. 3. 2026</t>
         </is>
       </c>
       <c r="F235">
-        <v>14</v>
+        <v>3</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t xml:space="preserve">SP8BXL</t>
+          <t xml:space="preserve">SP4AWE</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ330</t>
+          <t xml:space="preserve">NZ474</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2023</t>
+          <t xml:space="preserve">2. 8. 2026</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ339</t>
+          <t xml:space="preserve">NZ475</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 11. 2023</t>
+          <t xml:space="preserve">9. 8. 2026</t>
         </is>
       </c>
       <c r="F236">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t xml:space="preserve">SP9KJU</t>
+          <t xml:space="preserve">SP7N</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ466</t>
+          <t xml:space="preserve">NZ454</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 6. 2026</t>
+          <t xml:space="preserve">8. 3. 2026</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ466</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 6. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F237">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t xml:space="preserve">SQ7M</t>
+          <t xml:space="preserve">SP8BXL</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ466</t>
+          <t xml:space="preserve">NZ330</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t xml:space="preserve">7. 6. 2026</t>
+          <t xml:space="preserve">3. 9. 2023</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ467</t>
+          <t xml:space="preserve">NZ339</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t xml:space="preserve">14. 6. 2026</t>
+          <t xml:space="preserve">5. 11. 2023</t>
         </is>
       </c>
       <c r="F238">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t xml:space="preserve">SQ9I</t>
+          <t xml:space="preserve">SP9KJU</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ464</t>
+          <t xml:space="preserve">NZ466</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t xml:space="preserve">17. 5. 2026</t>
+          <t xml:space="preserve">7. 6. 2026</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ464</t>
+          <t xml:space="preserve">NZ466</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t xml:space="preserve">17. 5. 2026</t>
+          <t xml:space="preserve">7. 6. 2026</t>
         </is>
       </c>
       <c r="F239">
         <v>1</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t xml:space="preserve">SQ9TX</t>
+          <t xml:space="preserve">SP9LAS</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ460</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t xml:space="preserve">19. 4. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ470</t>
+          <t xml:space="preserve">NZ476</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t xml:space="preserve">5. 7. 2026</t>
+          <t xml:space="preserve">23. 8. 2026</t>
         </is>
       </c>
       <c r="F240">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t xml:space="preserve">YL3JD</t>
+          <t xml:space="preserve">SQ7M</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ330</t>
+          <t xml:space="preserve">NZ466</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2023</t>
+          <t xml:space="preserve">7. 6. 2026</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t xml:space="preserve">NZ330</t>
+          <t xml:space="preserve">NZ472</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t xml:space="preserve">3. 9. 2023</t>
+          <t xml:space="preserve">19. 7. 2026</t>
         </is>
       </c>
       <c r="F241">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
+          <t xml:space="preserve">SQ9I</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NZ464</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17. 5. 2026</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NZ464</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17. 5. 2026</t>
+        </is>
+      </c>
+      <c r="F242">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SQ9TX</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NZ460</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">19. 4. 2026</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NZ476</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23. 8. 2026</t>
+        </is>
+      </c>
+      <c r="F243">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">YL3JD</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NZ330</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3. 9. 2023</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NZ330</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3. 9. 2023</t>
+        </is>
+      </c>
+      <c r="F244">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
           <t xml:space="preserve">YO8DOH</t>
         </is>
       </c>
-      <c r="B242" t="inlineStr">
+      <c r="B245" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ334</t>
         </is>
       </c>
-      <c r="C242" t="inlineStr">
+      <c r="C245" t="inlineStr">
         <is>
           <t xml:space="preserve">1. 10. 2023</t>
         </is>
       </c>
-      <c r="D242" t="inlineStr">
+      <c r="D245" t="inlineStr">
         <is>
           <t xml:space="preserve">NZ348</t>
         </is>
       </c>
-      <c r="E242" t="inlineStr">
+      <c r="E245" t="inlineStr">
         <is>
           <t xml:space="preserve">14. 1. 2024</t>
         </is>
       </c>
-      <c r="F242">
+      <c r="F245">
         <v>2</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>